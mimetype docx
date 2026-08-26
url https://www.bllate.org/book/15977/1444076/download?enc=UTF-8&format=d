--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С их точки зрения, на Позолоченный Берег просто обрушилась экстремальная непогода. Увлечённые пением глубоководной русалки, все были застигнуты врасплох, но, придя в себя, организаторы быстро приняли меры.</w:t>
+        <w:t>С их точки зрения, на Позолоченный Берег просто обрушилась экстремальная непогода. Увлечённые пением глубоководного мерфолка, все были застигнуты врасплох, но, придя в себя, организаторы быстро приняли меры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Русалка! Это всё из-за её прекрасного пения, которое заставило их забыть обо всём на свете. Этот несчастный случай лишь разжёг их аппетит, заставив ещё сильнее желать обладать ею.</w:t>
+        <w:t>Мерфолк! Это всё из-за его прекрасного пения, которое заставило их забыть обо всём на свете. Этот несчастный случай лишь разжёг их аппетит, заставив ещё сильнее желать обладать им.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Завидую этим магнатам, всё лучшее достаётся только им. Сначала женщины, теперь вот дикая русалка.</w:t>
+        <w:t>— Завидую этим магнатам, всё лучшее достаётся только им. Сначала женщины, теперь вот дикий мерфолк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пузатый мужчина средних лет тихо выругался и, взяв устройство, попытался перебить цену. Хотя он и понимал, что лот такого уровня, как эта русалка, невозможно забрать с первого раза.</w:t>
+        <w:t>Пузатый мужчина средних лет тихо выругался и, взяв устройство, попытался перебить цену. Хотя он и понимал, что лот такого уровня, как этот мерфолк, невозможно забрать с первого раза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,83 +1166,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако те, кто действительно собирался платить за русалку такие деньги, никогда не смогли бы перебить того, кто не собирался отдавать ни гроша.</w:t>
-[...31 lines deleted...]
-        <w:t>Как бы ни менялись цифры, исход аукциона был предрешён. Управляющий залом, сияя от радости, ворвался в ложу, чтобы поздравить молодого наследника семьи де Монт с получением прав собственности на дикую русалку.</w:t>
+        <w:t>Однако те, кто действительно собирался платить за мерфолка такие деньги, никогда не смогли бы перебить того, кто не собирался отдавать ни гроша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы ни менялись цифры, исход аукциона был предрешён. Управляющий залом, сияя от радости, ворвался в ложу, чтобы поздравить молодого наследника семьи де Монт с получением прав собственности на дикого мерфолка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оформят документы, внесут первый взнос, заберут русалку… и в полной мере познают величие Повелителя Глубокого Моря. Захочет ли после этого несчастный человек вносить оставшиеся платежи?</w:t>
+        <w:t>Оформят документы, внесут первый взнос, заберут мерфолка… и в полной мере познают величие Повелителя Глубокого Моря. Захочет ли после этого несчастный человек вносить оставшиеся платежи?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя никто и не думал, что ливень как-то связан с прекрасной русалкой, Исайя был готов поспорить: это точно его рук дело. К счастью, он быстро замолчал, и катастрофы удалось избежать.</w:t>
+        <w:t>Хотя никто и не думал, что ливень как-то связан с прекрасным мерфолком, Исайя был готов поспорить: это точно его рук дело. К счастью, он быстро замолчал, и катастрофы удалось избежать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>