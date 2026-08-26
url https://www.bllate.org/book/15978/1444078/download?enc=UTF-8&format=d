--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Должность Великого секретаря, оказывается, пользуется спросом…»</w:t>
+        <w:t>«Должность Великого секретаря, оказывается, весьма рискованная…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты ведь уезжаешь на целых десять дней, как же мне тебя не проводить? — Матушка Лу налила ему миску супа, а остальное оставила в котле на слабом огне, чтобы те двое, когда проснутся, тоже могли его отведать. — Ешь скорее. Яйца и лепёшки я им оставила. А это возьми с собой. Я провожу тебя до околицы, к повозке дяди Вана. До города он довезёт тебя до самой академии.</w:t>
-[...31 lines deleted...]
-        <w:t>Лу Хэмин не был в учебном заведении уже три года. Хотя там и было общежитие, постельное бельё, одежду и книги нужно было везти с собой. Вещей набиралось немало.</w:t>
+        <w:t>— Ты ведь уезжаешь на целых десять дней, как же мне тебя не проводить? — Матушка Лу налила ему миску супа, а остальное оставила в котле на слабом огне, чтобы те двое, когда проснутся, тоже могли его отведать. — Ешь скорее. Яйца и лепёшки я им оставила. А это возьми с собой. Я провожу тебя до околицы, к повозке Старшего Вана. До города он довезёт тебя до самой академии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Хэмин не был в академии уже три года. Хотя там и было общежитие, постельное бельё, одежду и книги нужно было везти с собой. Вещей набиралось немало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Янь смущённо улыбнулся и пошёл на кухню. Взяв яйцо и лепёшку, он присел на корточки рядом с женщиной и принялся есть. Она смотрела на него, и он напомнил ей щенка третьей невестки Ли — такой же послушный, что хотелось его погладить.</w:t>
+        <w:t>Линь Янь смущённо улыбнулся и пошёл на кухню. Взяв яйцо и лепёшку, он присел на корточки рядом с женщиной и принялся есть. Она смотрела на него, и он напомнил ей щенка Третьей тётушки Ли — такой же послушный, что хотелось его погладить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На берегу было многолюдно. Женщины болтали, делясь последними сплетнями. Была там и третья невестка Ли.</w:t>
+        <w:t>На берегу было многолюдно. Женщины болтали, делясь последними сплетнями. Была там и Третья тётушка Ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Здравствуй, здравствуй! — улыбнулась третья невестка Ли и снова повернулась к матушке Лу: — А-Лю, ты слышала, сын Рябого с околицы женится?</w:t>
+        <w:t>— Здравствуй, здравствуй! — улыбнулась Третья тётушка Ли и снова повернулась к матушке Лу: — А-Лю, ты слышала, сын Рябого с околицы женится?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>