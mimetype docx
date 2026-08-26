--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Матушка! Где братец А-Янь? Я принёс вам мяса!</w:t>
+        <w:t>— Тётушка! Где братец А-Янь? Я принёс вам мяса!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Во дворе резвились дети, а в комнате Лу Шуан и жена старосты вместе с гостьями наблюдали, как жениху накладывают макияж.</w:t>
+        <w:t>Во дворе резвились дети, а в комнате Лу Шуан и жена старосты вместе с гостьями наблюдали, как Линь Яню накладывают макияж.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщины в комнате постоянно сменяли друг друга, поток гостей не иссякал. И каждая, кто входил, непременно хвалила красоту жениха. Жена старосты тоже светилась от радости и щедро раздавала сладости, совсем их не жалея.</w:t>
+        <w:t>Женщины в комнате постоянно сменяли друг друга, поток гостей не иссякал. И каждая, кто входил, непременно хвалила красоту Линь Яня. Жена старосты тоже светилась от радости и щедро раздавала сладости, совсем их не жалея.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>