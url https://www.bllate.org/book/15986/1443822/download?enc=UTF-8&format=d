--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В сравнении с кланом Су, Ло не были богаты, но и не бедствовали. Супруги Ло были учителями: один преподавал в средней школе, другая была профессором в университете. Жизнь их была спокойной и размеренной, и они, разумеется, ни в чём не отказывали своему сыну. Он рос, окружённый любовью, и его путь был гладким и безоблачным, пока не случилась та автокатастрофа.</w:t>
+        <w:t>В сравнении с семьёй Су, семья Ло не была богата, но и не бедствовала. Супруги Ло были учителями: один преподавал в средней школе, другая была профессором в университете. Жизнь их была спокойной и размеренной, и они, разумеется, ни в чём не отказывали своему сыну. Он рос, окружённый любовью, и его путь был гладким и безоблачным, пока не случилась та автокатастрофа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но ещё большее чудо ждало его впереди. Бесцельно бродя по больничному коридору, Ло Минъяо столкнулся с Ли Циншу, приехавшей навестить старую госпожу Су. Проходя мимо, женщина почувствовала, что юноша ей до боли знаком, к тому же он был поразительно похож на её мужа в детстве. Повинуясь необъяснимому порыву, она велела сделать тест на отцовство, и результат подтвердил — они мать и сын. Так и началась эта история.</w:t>
+        <w:t>Но ещё большее чудо ждало его впереди. Бесцельно бродя по больничному коридору, Ло Минъяо столкнулся с Ли Циншу, приехавшей навестить старую госпожу Су. Проходя мимо, женщина почувствовала, что юноша ей до боли знаком, к тому же он был поразительно похож на её мужа в детстве. Повинуясь необъяснимому порыву, она велела сделать тест на родство, и результат подтвердил — они мать и сын. Так и началась эта история.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>