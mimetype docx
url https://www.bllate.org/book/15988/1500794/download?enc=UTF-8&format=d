--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Всё равно Сяо Лю — калека, врачи говорили, что для него и тринадцать-четырнадцать лет — это чудо. А ему уже двадцать пять, он и так прожил достаточно».</w:t>
+        <w:t>— «Всё равно Сяо Су — калека, врачи говорили, что для него и тринадцать-четырнадцать лет — это чудо. А ему уже двадцать пять, он и так прожил достаточно».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В душе собеседника поднялась волна гнева.</w:t>
+        <w:t>В душе Мучжи поднялась волна гнева.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пойдём, посмотрим на «Тревоги мисс Мейер». Забавно, эта пьеса чем-то похожа на мою нынешнюю ситуацию. Хм… что ж, посмотрим.</w:t>
+        <w:t>— Пойдём, посмотрим на «Тревога мисс Мейер». Забавно, эта пьеса чем-то похожа на мою нынешнюю ситуацию. Хм… что ж, посмотрим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>