--- v0 (2026-05-22)
+++ v1 (2026-08-27)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Нужно будет поменять ковёр», — подумал дворецкий.</w:t>
+        <w:t>«Нужно будет поменять ковёр», — подумал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Шаньчуань поднял глаза на Юй Ю. Тот говорил это без тени эмоций, но у дворецкого почему-то тяжело сжалось сердце.</w:t>
+        <w:t>Мэн Шаньчуань поднял глаза на Юй Ю. Тот говорил это без тени эмоций, но у Мэн Шаньчуаня почему-то тяжело сжалось сердце.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дворецкий на мгновение задумался и уверенно произнёс:</w:t>
+        <w:t>Мэн Шаньчуань на мгновение задумался и уверенно произнёс:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Шэн, широко раскрыв глаза, смотрел в зеркало, как рука дворецкого проходит сквозь призрака за его спиной, словно в какой-то абсурдной видеоигре с ошибками текстур.</w:t>
+        <w:t>Ван Шэн, широко раскрыв глаза, смотрел в зеркало, как рука Мэн Шаньчуаня проходит сквозь призрака за его спиной, словно в какой-то абсурдной видеоигре с ошибками текстур.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оглядываясь через плечо, он смотрел на Мэн Шаньчуаня, который провожал его взглядом до самой двери. Когда виконт входил в комнату, дворецкий кивнул ему.</w:t>
+        <w:t>Оглядываясь через плечо, он смотрел на Мэн Шаньчуаня, который провожал его взглядом до самой двери. Когда виконт входил в комнату, Мэн Шаньчуань кивнул ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот оно что. Призраков можно атаковать. Теперь новичок понял, что имел в виду дворецкий, советуя ему поговорить с «подругой».</w:t>
+        <w:t>Вот оно что. Призраков можно атаковать. Теперь новичок понял, что имел в виду Мэн Шаньчуань, советуя ему поговорить с «подругой».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>