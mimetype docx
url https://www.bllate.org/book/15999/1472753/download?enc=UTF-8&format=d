--- v0 (2026-05-20)
+++ v1 (2026-08-27)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами Мэн Шаньчуань одним прыжком вскочил на заброшенный ящик. Когда преследователи начали карабкаться следом, он, ухватившись за верхний край, оттолкнулся и спрыгнул вниз. Ящик покатился, и карабкавшиеся по нему твари вместе с теми, что неслись следом, свалились в одну беспорядочную кучу.</w:t>
+        <w:t>С этими словами Мэн Шаньчуань одним прыжком вскочил на заброшенный ящик. Когда преследователи начали карабкаться следом, он, ухватившись за верхний край, оттолкнулся и спрыгнул вниз. Ящик покатился, и карабкавшиеся по нему агнцы вместе с теми, что неслись следом, свалились в одну беспорядочную кучу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впереди показалась ещё одна груда ящиков, и юноша снова использовал её как трамплин. Но на этот раз монстров было не так-то просто обмануть. Они плотным кольцом окружили ящики, отрезая путь к отступлению, и лишь затем слаженно начали карабкаться наверх.</w:t>
+        <w:t>Впереди показалась ещё одна груда ящиков, и юноша снова использовал её как трамплин. Но на этот раз агнцев было не так-то просто обмануть. Они плотным кольцом окружили ящики, отрезая путь к отступлению, и лишь затем слаженно начали карабкаться наверх.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Твари издали жалобный визг — хлынувший поток сбил их с ног, лишив равновесия.</w:t>
+        <w:t>Агнцы издали жалобный визг — хлынувший поток сбил их с ног, лишив равновесия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обратный путь оказался куда опаснее. Единственный «новичок» то и дело вскрикивал от ужаса. Под водой толпы мелких тварей, взявшись за руки, сплелись в огромную живую сеть и начали медленно подниматься на поверхность.</w:t>
+        <w:t>Обратный путь оказался куда опаснее. Единственный «новичок» то и дело вскрикивал от ужаса. Под водой толпы мелких агнцев, взявшись за руки, сплелись в огромную живую сеть и начали медленно подниматься на поверхность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>