--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь мстительные души исчезли. Девочка в красном, Чжан Цян, дворецкий, слуги, хозяйка — все пропали. Мэн Шаньчуань стоял в холле и смотрел на поместье, которое он сжёг собственными руками. На его деревянных руках остались следы ожогов.</w:t>
+        <w:t>Теперь мстительные души исчезли. Девочка в красном платье, Чжан Цян, дворецкий, слуги, хозяйка — все пропали. Мэн Шаньчуань стоял в холле и смотрел на поместье, которое он сжёг собственными руками. На его деревянных руках остались следы ожогов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Разблокировано освобождение Девочки в красном: дорогой гость, спасибо за ваш подарок. Спасибо, что подарили мне проворные руки и вечное освобождение.]</w:t>
+        <w:t>[Разблокировано освобождение Девочки в красном платье: дорогой гость, спасибо за ваш подарок. Спасибо, что подарили мне проворные руки и вечное освобождение.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>