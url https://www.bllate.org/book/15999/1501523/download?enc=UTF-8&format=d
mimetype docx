--- v0 (2026-05-21)
+++ v1 (2026-08-27)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они вошли в бар, заведение гудело, как растревоженный улей. Официантка в откровенном костюме морячки на роликах подкатила к их столику и, положив меню, кокетливо подмигнула.</w:t>
+        <w:t>Когда они вошли в бар, заведение гудело, как растревоженный улей. Официант в откровенном костюме морячки на роликах подкатил к их столику и, положив меню, кокетливо подмигнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Поэтому у дверей церквей часто льются реки крови, — подмигнул собеседник. Официантка на роликах, словно ласточка, проскользнула мимо столика, оставив два бокала с яркими коктейлями.</w:t>
+        <w:t>— Поэтому у дверей церквей часто льются реки крови, — подмигнул собеседник. Официант на роликах, словно ласточка, проскользнул мимо столика, оставив два бокала с яркими коктейлями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>