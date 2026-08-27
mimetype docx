--- v0 (2026-05-20)
+++ v1 (2026-08-27)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Перед тобой стоит юная госпожа Долины Злодеев, юная предводительница Союза Благородства, подруга детства главы Школы Медицины, названая сестра пятого господина Обители Спрятанного Меча Е Фаня. Я защищала императорский кортеж в Мавэй, работала на Павильон Линсюэ, спасала наследного принца и вот-вот стану государственной служащей Великой Тан — герой Фаньшу!</w:t>
+        <w:t>— Перед тобой стоит юная госпожа Долины Злодеев, юная предводительница Союза Благородства, подруга детства главы Школы Медицины Северных Небес, названая сестра пятого господина Горной Обители Спрятанного Меча Е Фаня. Я защищала императорский кортеж в Мавэй, работала на Павильон Линсюэ, спасала наследного принца и вот-вот стану государственной служащей Великой Тан — герой Фаньшу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,115 +1294,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[47 Ванъюэ Цяньцянь: Я — лук-порей, и я готов быть срезанным, у-у-у.]</w:t>
-[...63 lines deleted...]
-        <w:t>[49 Фан Фэй: Я — лук-порей, и я готов быть срезанным, у-у-у.]</w:t>
+        <w:t>[47 Ванъюэ Цяньцянь: Я — лук-порей, и я готова быть срезанной, у-у-у.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[48 Чжичжи-манман: Я — лук-порей, и я готова быть срезанной, у-у-у.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[49 Фан Фэй: Я — лук-порей, и я готова быть срезанной, у-у-у.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>