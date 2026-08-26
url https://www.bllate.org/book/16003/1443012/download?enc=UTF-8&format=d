--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому же, он был уверен, что Ли Второй угостит его чем-нибудь особенным. Так что лучше оставить желудок пустым в ожидании.</w:t>
+        <w:t>К тому же, он был уверен, что Эр Фэн угостит его чем-нибудь особенным. Так что лучше оставить желудок пустым в ожидании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да, в будущем люди могли часами смотреть, как панда грызёт бамбук. Ли Второй, должно быть, испытывал похожие чувства.</w:t>
+        <w:t>Да, в будущем люди могли часами смотреть, как панда грызёт бамбук. Эр Фэн, должно быть, испытывал похожие чувства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Она так много готова сделать для меня! Гуаньинь-би действительно моя добродетельная жена!»</w:t>
+        <w:t>«Она так много готова сделать для меня! Госпожа Чансунь действительно моя добродетельная жена!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,83 +1486,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Боже, императрица Чансунь, вы, должно быть, фея! Я наконец-то избавлюсь от этой дурацкой причёски! Каждый раз, ловя на себе странные взгляды, я готов был умереть от стыда! А Ли Второй ещё и договорился через несколько дней поехать на охоту. Я не хочу снова позориться!»</w:t>
-[...31 lines deleted...]
-        <w:t>Эстетический вкус и мастерство госпожи Чансунь были несравнимы с талантами предыдущего мастера Ли Второго. Процесс был более сложным и тщательным.</w:t>
+        <w:t>«Боже, императрица Чансунь, вы, должно быть, фея! Я наконец-то избавлюсь от этой дурацкой причёски! Каждый раз, ловя на себе странные взгляды, я готов был умереть от стыда! А Эр Фэн ещё и договорился через несколько дней поехать на охоту. Я не хочу снова позориться!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эстетический вкус и мастерство госпожи Чансунь были несравнимы с талантами предыдущего мастера Эр Фэна. Процесс был более сложным и тщательным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Девушки определённо лучше справляются с такими вещами. Госпожа Чансунь и две её служанки управились меньше чем за четверть часа. Их движения были быстрыми и лёгкими, и они заодно устроили ему уход за волосами. Ли Шэн наслаждался каждой минутой. Ах, как бы он хотел, чтобы Ли Второй поучился у своей жены.</w:t>
+        <w:t>Девушки определённо лучше справляются с такими вещами. Госпожа Чансунь и две её служанки управились меньше чем за четверть часа. Их движения были быстрыми и лёгкими, и они заодно устроили ему уход за волосами. Ли Шэн наслаждался каждой минутой. Ах, как бы он хотел, чтобы Эр Фэн поучился у своей жены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ли Второй, советую тебе не лезть не в своё дело!»</w:t>
+        <w:t>«Эр Фэн, советую тебе не лезть не в своё дело!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>