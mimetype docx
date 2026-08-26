--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Т44 растерянно взирала на своего хозяина. Бэй Ман, вдоволь насладившись представлением, снова сменил облик семнадцатилетнего юноши. Правда, он не стал надевать свой кричащий наряд Призрачного Даоса, а облачился в повседневную одежду, в которой навещал свою младшую сестру-наставницу.</w:t>
+        <w:t>Т44 растерянно взирала на своего хозяина. Бэй Ман, вдоволь насладившись представлением, снова сменил облик семнадцатилетнего юноши. Правда, он не стал надевать свой кричащий наряд Призрачного Даоса, а облачился в повседневную одежду, в которой навещал свою младшую сестру по школе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я думаю, — на этот раз Бэй Ман ответил без промедления, — не угасло ли моё обаяние за те годы, что я провёл в спячке в Призрачном Измерении. Я-то полагал, что этот дешёвый племянничек, получив талисман для призыва, разрыдается от счастья.</w:t>
+        <w:t>— Я думаю, — на этот раз Бэй Ман ответил без промедления, — не угасло ли моё обаяние за те годы, что я провёл в спячке в Призрачном Измерении. Я-то полагал, что этот номинальный племянничек, получив талисман для призыва, разрыдается от счастья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Черноволосый гвардеец с янтарными глазами улыбнулся язвительно, и у студента по спине пробежал холодок.</w:t>
+        <w:t>Черноволосый посланец с янтарными глазами улыбнулся язвительно, и у студента по спине пробежал холодок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гвардеец поднял свою саблю «Вышитая весна», ножны которой трансформировались, и на их конце появилось искусно сделанное дуло миниатюрной пушки.</w:t>
+        <w:t>Посланец поднял свою саблю «Вышитая весна», ножны которой трансформировались, и на их конце появилось искусно сделанное дуло миниатюрной пушки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А ты хорошо меня знаешь. Понимаешь, что если бы пришли другие из Десяти Великих Земных Бессмертных, я бы не рискнул остаться. Явилась только к мастеру У Лян.</w:t>
+        <w:t>— А ты хорошо меня знаешь. Понимаешь, что если бы пришли другие из Десяти Великих Земных Бессмертных, я бы не рискнул остаться. Вы осмелились прислать только мастера У Лян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>