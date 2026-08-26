--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -142,83 +142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Автор [Цюнь Цин]: Как и сказано в теме, я ещё не всё прошёл, но одну концовку уже получил. Хочу посмотреть, что у кого выпало, и начать собирать информацию для анализа!</w:t>
-[...31 lines deleted...]
-        <w:t>Вообще, я раньше не был фанатом теорий, но эта игра в последнее время стала пугающе реалистичной, как будто предсказывает будущее. Те три призрака, о которых упоминал Таоте, действительно появились в Восточном Китае во время тайфуна. Если бы он заранее не объяснил всем, как с ними бороться, несколько моих друзей погибли бы в затопленных районах…</w:t>
+        <w:t>Автор [Цюнь Цин]: Как и сказано в теме, я ещё не всё прошла, но одну концовку уже получила. Хочу посмотреть, что у кого выпало, и начать собирать информацию для анализа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вообще, я раньше не была фанатом теорий, но эта игра в последнее время стала пугающе реалистичной, как будто предсказывает будущее. Те три призрака, о которых упоминал Таоте, действительно появились в Восточном Китае во время тайфуна. Если бы он заранее не объяснил всем, как с ними бороться, несколько моих друзей погибли бы в затопленных районах…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Яо… яогуай?! — Юноша вздрогнул, подняв голову и встретившись взглядом с парой холодных змеиных глаз. — Ты что за нечисть?!</w:t>
+        <w:t>— Яо… яогуай?! — Юноша вздрогнул, подняв голову и встретившись взглядом с парой холодных змеиных глаз. — Ты какой из демонов-быков и духов-змей?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Диковинные техники, еретические пути… Здесь всему учили, если это помогало постичь мир и защитить людей от нечисти.</w:t>
+        <w:t>— Диковинные техники, еретические пути… Здесь всему учили, если это помогало постичь мир и защитить людей от демонов-быков и духов-змей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Падший демон, несущий беды, но в прошлом — верный друг и соратник. Боже мой! Основатель, когда ты сжимаешь свою верёвку ветра, у тебя рука не дрогнет?»</w:t>
+        <w:t>«Падший демон, несущий беды, но в прошлом — верный друг и соратник. Боже мой! Патриарх, когда ты сжимаешь свою верёвку ветра, у тебя рука не дрогнет?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>