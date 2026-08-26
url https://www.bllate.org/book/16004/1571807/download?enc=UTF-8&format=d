--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -110,83 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тема: [Кто понимает, народ, посмотрите на настоящую любовь с первого взгляда! Я знал, что время в Зерцале Ветра и Луны искажено, но не думал, что даже в таких мелких событиях!]</w:t>
-[...31 lines deleted...]
-        <w:t>Лорд: Это просто перевернуло моё сознание. Как и сказано в теме, оказывается, после угроз Су Хану Посланец в парчовых одеждах Цэнь Шан ещё и встречался с Бэй Маном! Черт! Я помню, что Бэй Ман в последний раз появлялся на Юго-Западе. Достойно Небесного Бессмертного, так быстро перемещаться!</w:t>
+        <w:t>Тема: [Кто понимает, народ, посмотрите на настоящую любовь с первого взгляда! Я знал, что время в Драгоценном Зерцале Ветра и Луны искажено, но не думал, что даже в таких мелких событиях!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автор: Это просто перевернуло моё сознание. Как и сказано в теме, оказывается, после угроз Су Хану Посланец в парчовых одеждах Цэнь Шан ещё и встречался с Бэй Маном! Черт! Я помню, что Бэй Ман в последний раз появлялся на Юго-Западе. Достойно Небесного Бессмертного, так быстро перемещаться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стример оказался весьма добросовестным. Чтобы показать зрителям все ветки, он постоянно перезапускал событие через Зерцало Ветра и Луны, пока не собрал все варианты. И когда он выбрал все три, неожиданно появился ранее невиданный фрагмент, похожий на скрытую пасхалку.</w:t>
+        <w:t>Стример оказался весьма добросовестным. Чтобы показать зрителям все ветки, он постоянно перезапускал событие через Драгоценное Зерцало Ветра и Луны, пока не собрал все варианты. И когда он выбрал все три, неожиданно появился ранее невиданный фрагмент, похожий на скрытую пасхалку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>