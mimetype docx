--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Прошлой ночью… — зубы гонца застучали, — прошлой ночью великий полководец Хэ погиб!</w:t>
+        <w:t>— Прошлой ночью… — зубы гонца застучали, — прошлой ночью Великий полководец Хэ погиб!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Убит евнухами! Вдовствующая императрица Хэ и великий полководец спорили о том, казнить ли слуг-кастратов. Великий полководец, имея армию, одерживал верх. Евнухи, зная, что их ждёт смерть, решили пойти на хитрость. Они солгали, что императрица вызывает его, устроили засаду у дворцовых ворот и, как только великий полководец прибыл, напали и зарубили его.</w:t>
+        <w:t>— Убит евнухами! Вдовствующая императрица Хэ и Великий полководец спорили о том, казнить ли слуг-кастратов. Великий полководец, имея армию, одерживал верх. Евнухи, зная, что их ждёт смерть, решили пойти на хитрость. Они солгали, что императрица вызывает его, устроили засаду у дворцовых ворот и, как только Великий полководец прибыл, напали и зарубили его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако он сожалел не о потере господина. И не о том, что, будучи фуюанем в его управлении, лишился покровителя. Хэ Цзинь был всего лишь грубым мясником, которому повезло возвыситься благодаря тому, что его сестра своей красотой пленила императора.</w:t>
+        <w:t>Однако он сожалел не о потере господина. И не о том, что, будучи Фуюанем в его управлении, лишился покровителя. Хэ Цзинь был всего лишь грубым мясником, которому повезло возвыситься благодаря тому, что его сестра своей красотой пленила императора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Военачальники, учёные-чиновники, евнухи — их влияние постоянно менялось, уравновешивая друг друга. Смерть братьев Хэ от рук евнухов не оставляла времени на сожаления. Он должен был выяснить положение своего сословия: не грозят ли им новые «Бедствия сторонников». Император приходился покойным племянником — что с ним сейчас и какова его позиция?</w:t>
+        <w:t>Военачальники, учёные-чиновники, евнухи — их влияние постоянно менялось, уравновешивая друг друга. Смерть братьев Хэ от рук евнухов не оставляла времени на сожаления. Он должен был выяснить положение своего сословия: не грозят ли им новые «Бедствия сторонников». Император был племянником покойных — что с ним сейчас и какова его позиция?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Когда полковник-сыщик посылал меня к вам, он именно так и сказал.</w:t>
+        <w:t>— Когда Полковник-сыщик посылал меня к вам, он именно так и сказал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Генерал Чёрной горы не был уверен, что сможет одолеть армию Силян в открытом бою. Выгода была соразмерна вкладу. Но, с другой стороны, он подумал, что в столице был не только Дун Чжо, но и влиятельный клан Юань из Жунани, и герои, такие как Лу Чжи и Чжу Цзюнь. Не ему же, бывшему разбойнику, первому действовать.</w:t>
+        <w:t>Генерал Чёрной горы не был уверен, что сможет одолеть Армию Силян в открытом бою. Выгода была соразмерна вкладу. Но, с другой стороны, он подумал, что в столице был не только Дун Чжо, но и влиятельный клан Юань из Жунани, и герои, такие как Лу Чжи и Чжу Цзюнь. Не ему же, бывшему разбойнику, первому действовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это письмо должно не только скрыть, от кого оно, но и иметь вескую причину, чтобы попасть в руки шаншу, господину Лу.</w:t>
+        <w:t>— Это письмо должно не только скрыть, от кого оно, но и иметь вескую причину, чтобы попасть в руки Шаншу, господину Лу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>