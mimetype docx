--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда юноша учился в аспирантуре Готэма, жизнь богачей его совершенно не волновала, но теперь он — сотрудник «Уэйн Энтерпрайзис»… Что ж, ладно. Подумаешь, кота найти. В детстве он часто помогал соседям искать пропавших детей, кошек и кошельки.</w:t>
+        <w:t>Когда юноша учился в аспирантуре Университета Готэма, жизнь богачей его совершенно не волновала, но теперь он — сотрудник «Уэйн Энтерпрайзис»… Что ж, ладно. Подумаешь, кота найти. В детстве он часто помогал соседям искать пропавших детей, кошек и кошельки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он продолжил поиски, обойдя несколько мест из списка Фароса. Хотя эта работа и казалась безнадёжной, он выполнял её очень добросовестно. Его труд должен был оправдать зарплату, которую платила ему организация.</w:t>
-[...31 lines deleted...]
-        <w:t>Юноша искал до девяти тридцати утра, пока не устал. Хотя время совещания уже прошло, его коллега, тоже занимавшийся поисками, спокойно пояснил, что это неважно. Высшее руководство предприятия в совершенстве владело «тысячью способов потянуть время для мистера Уэйна», а партнёрские компании, зная, что на встрече будет присутствовать сам Брюс, всегда предусмотрительно опаздывали на полчаса.</w:t>
+        <w:t>Он продолжил поиски, обойдя несколько мест из списка Фароса. Хотя эта работа и казалась безнадёжной, он выполнял её очень добросовестно. Его труд должен был оправдать зарплату, которую платила ему «Уэйн Энтерпрайзис».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша искал до девяти тридцати утра, пока не устал. Хотя время совещания уже прошло, его коллега, тоже занимавшийся поисками, спокойно пояснил, что это неважно. Высшее руководство «Уэйн Энтерпрайзис» в совершенстве владело «тысячью способов потянуть время для мистера Уэйна», а партнёрские компании, зная, что на встрече будет присутствовать сам Брюс, всегда предусмотрительно опаздывали на полчаса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Шутник: Как ты мог так поступить с Дядюшкой Джокером?! Дядюшка Джокер ведь так старался, готовил для тебя похороны! Я даже летучую мышку пригласил!]</w:t>
+        <w:t>[Шутник: Как ты мог так поступить с Дядюшкой Джокером?! Дядюшка Джокер ведь так старался, готовил для тебя похороны! Я даже Бэт-детёныша пригласил!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Шутник: Мой дорогой маленький Серес, я знаю, что тебя спасла летучая мышка, но удача не всегда будет на твоей стороне. Ты что, думаешь, Бэтмен придёт спасать тебя и в следующий раз?]</w:t>
+        <w:t>[Шутник: Мой дорогой маленький Серес, я знаю, что тебя спас Бэт-детёныш, но удача не всегда будет на твоей стороне. Ты что, думаешь, Бэтмен придёт спасать тебя и в следующий раз?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Вы пытаетесь совершить рискованное действие. Вы можете использовать счётчик безопасных симуляций, чтобы избежать риска. В будущем у вас может не быть возможности снова получить безопасные симуляции, пожалуйста, используйте их с умом.]</w:t>
+        <w:t>[Вы пытаетесь совершить рискованное действие. Вы можете использовать безопасные симуляции, чтобы избежать риска. В будущем у вас может не быть возможности снова получить безопасные симуляции, пожалуйста, используйте их с умом.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>