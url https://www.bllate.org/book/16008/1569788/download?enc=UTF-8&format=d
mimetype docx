--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На кассе девушка-кассир подарила ему игрушечного Бэтмена, размером с ладонь, очень милого.</w:t>
+        <w:t>На кассе девушка-кассир подарила ему плюшевого Бэтмена, размером с ладонь, очень милого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О, нет, но это неважно. Каждую неделю я слышу, как кто-нибудь признаётся в любви Бэтмену, и тогда я дарю им игрушечных Бэтменов. Это помогает заинтересовать клиентов и заставить их прийти снова.</w:t>
+        <w:t>— О, нет, но это неважно. Каждую неделю я слышу, как кто-нибудь признаётся в любви Бэтмену, и тогда я дарю им плюшевых Бэтменов. Это помогает заинтересовать клиентов и заставить их прийти снова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>