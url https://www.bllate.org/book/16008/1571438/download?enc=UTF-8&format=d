--- v0 (2026-05-23)
+++ v1 (2026-07-11)
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не скрывал свою личность. Он не был ни ниндзя-ассасином, ни вигилантом в маске, ни суперзлодеем. В этой временной линии он был всего лишь обычным пастухом, и ему достаточно было просто признать это.</w:t>
+        <w:t>Он не скрывал свою личность. Он не был ни ниндзя-ассасином, ни вигилантом в маске, ни суперзлодеем. В этой временной линии он был всего лишь обычным Пастырем, и ему достаточно было просто признать это.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Дэмиен аль Гул — это Дэмиен Уэйн. Маленький президент «Уэйн Энтерпрайзис» на самом деле наследник таинственной ближневосточной феодальной организации. Прекрасно. К счастью, это вас не касается, вы всего лишь мимо проходящий пастух.]</w:t>
+        <w:t>[Дэмиен аль Гул — это Дэмиен Уэйн. Маленький президент «Уэйн Энтерпрайзис» на самом деле наследник таинственной ближневосточной феодальной организации. Прекрасно. К счастью, это вас не касается, вы всего лишь мимо проходящий Пастырь.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>