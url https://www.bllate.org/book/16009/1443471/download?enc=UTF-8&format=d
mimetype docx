--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Словно хомячок, попавший в амбар с зерном, парень забыл о своём намерении проучить провинившегося духа. На его губах заиграла счастливая улыбка, а тёмные глаза сощурились от удовольствия.</w:t>
+        <w:t>Словно хомячок, попавший в амбар с зерном, парень забыл о своём намерении проучить провинившегося Злого духа. На его губах заиграла счастливая улыбка, а тёмные глаза сощурились от удовольствия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Постель была прохладной, словно в ней полежал призрак, и Сун Хуэйхуэй даже сэкономил на кондиционере.</w:t>
+        <w:t>Постель была прохладной, словно в ней полежал дух, и Сун Хуэйхуэй даже сэкономил на кондиционере.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>