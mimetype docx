--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Согласно предыстории, только отец Гу Сю был ребенком от законной жены деда. Остальные сыновья родились от любовниц. Родная бабушка Гу Сю была двоюродной теткой Лу Шичэня, и после ее смерти он остался единственным в семье Гу, кто сохранил хоть какую-то родственную связь с кланом Лу.</w:t>
+        <w:t>Согласно предыстории, только отец Гу Сю был ребенком от законной жены деда. Остальные сыновья родились от любовниц. Родная бабушка Гу Сю была двоюродной теткой Лу Шичэня, и после ее смерти он остался единственным в семье Гу, кто сохранил хоть какую-то родственную связь с семьёй Лу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Все эти люди в доме Гу — потомки любовниц твоего деда. А клан Лу — родственники со стороны бабушки...»</w:t>
+        <w:t>«Все эти люди в доме Гу — потомки любовниц твоего деда. А семья Лу — родственники со стороны бабушки...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мире элиты тоже была своя иерархия. Нынешний глава клана Лу, Лу Шичэнь, по статусу и состоянию превосходил всех многочисленных родственников Гу вместе взятых в десятки раз.</w:t>
+        <w:t>В мире элиты тоже была своя иерархия. Нынешний глава семьи Лу, Лу Шичэнь, по статусу и состоянию превосходил всех многочисленных родственников Гу вместе взятых в десятки раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Честно говоря, поступок Гу Сю не был запредельно гнусным — «сволочной гун» в таких историях может быть подонком, но не должен опускаться до низости, иначе его место не в «крематорской» драме, а в настоящем крематории. Но в глазах Юаньяо, не видевшего всей картины, ситуация выглядела иначе.</w:t>
+        <w:t>Честно говоря, поступок Гу Сю не был запредельно гнусным — «гун-сволочь» в таких историях может быть подонком, но не должен опускаться до низости, иначе его место не в «крематорской» драме, а в настоящем крематории. Но в глазах Юаньяо, не видевшего всей картины, ситуация выглядела иначе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>