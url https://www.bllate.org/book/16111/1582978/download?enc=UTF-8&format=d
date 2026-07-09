--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Директор Лу и Наследный принц вместе обедали в столовой! Впервые за два года вижу, чтобы шеф ушел на обед вовремя [/шок]</w:t>
+        <w:t>— Директор Лу и Тайцзы-е вместе обедали в столовой! Впервые за два года вижу, чтобы шеф ушел на обед вовремя [/шок]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Умора, наш Принц такой милашка.</w:t>
+        <w:t>— Умора, наш Тайцзы-е такой милашка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это материалы на роль третьего плана. У этого персонажа много экранного времени во всех трех частях. А вот резюме семи актеров, которые претендуют на эту роль. Просмотри их. Скажи, кто, по-твоему, подходит, а кто нет. И главное — объясни почему.</w:t>
+        <w:t>— Это материалы на роль третьего мужского героя. У этого персонажа много экранного времени во всех трех частях. А вот резюме семи актеров, которые претендуют на эту роль. Просмотри их. Скажи, кто, по-твоему, подходит, а кто нет. И главное — объясни почему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я, конечно, желаю Яояо успеха, но вы сами сказали, что роль серьезная. Вдруг он не потянет и всё испортит? Мне потом за это отвечать? — Гу Сю с легким сердцем спихнул с себя ответственность и улыбнулся Лу Шичэню: — Пусть всё идет по регламенту. Дядя.</w:t>
+        <w:t>— Я, конечно, желаю Яояо успеха, но вы сами сказали, что роль серьезная. Вдруг он не потянет и всё испортит? Мне потом за это отвечать? — Гу Сю с легким сердцем спихнул с себя ответственность и улыбнулся Лу Шичэню: — Пусть всё идет по регламенту, Девятый дядя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Угу, — Гу Сю откусил кусочек и невнятно пробормотал: — Дядя, я слушаю.</w:t>
+        <w:t>— Угу, — Гу Сю откусил кусочек и невнятно пробормотал: — Девятый дядя, я слушаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя, не хочешь кусочек?</w:t>
+        <w:t>— Девятый дядя, не хочешь кусочек?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>