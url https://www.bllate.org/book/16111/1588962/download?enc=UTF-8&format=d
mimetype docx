--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>@Председатель_правления_Huanya_Group-Лу_Шичэнь_V: [— Мне 28 лет. Я старше Гу Сю на шесть лет.]</w:t>
+        <w:t>@Председатель_правления_Корпорации_Хуанъя-Лу_Шичэнь_V: [— Мне 28 лет. Я старше Гу Сю на шесть лет.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От этих мыслей Цзянь Юаньяо становилось всё тяжелее. Он резко сел в постели, утирая уголки глаз, и снова открыл ленту. На него градом посыпались уведомления: люди наперебой спрашивали, что на самом деле связывало его с Гу Сю.</w:t>
+        <w:t>От этих мыслей Цзян Юаньяо становилось всё тяжелее. Он резко сел в постели, утирая уголки глаз, и снова открыл ленту. На него градом посыпались уведомления: люди наперебой спрашивали, что на самом деле связывало его с Гу Сю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[— Литература о воспитании маленьким дядей — это канон!]</w:t>
+        <w:t>[— Литература о воспитании «маленьким дядей» — это канон!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[— Huanya TV принадлежит ему. Не говорите мне, что первый бан Гу Сю обошелся без его участия.]</w:t>
+        <w:t>[— Хуанъя ТВ принадлежит ему. Не говорите мне, что первый бан Гу Сю обошелся без его участия.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[— А кто тебя просил забирать себе весь сюжет омеги?!] — Серебристый шар снова ожил и запрыгал в сознании, возмущенно ворча: [— Главные герои так и не сошлись, этот мир больше не может функционировать! То, что он продержался до этого момента и не рассыпался в прах, — уже чудо…]</w:t>
+        <w:t>[— А кто тебя просил забирать себе весь сюжет главного героя-пассива?!] — Серебристый шар снова ожил и запрыгал в сознании, возмущенно ворча: [— Главные герои так и не сошлись, этот мир больше не может функционировать! То, что он продержался до этого момента и не рассыпался в прах, — уже чудо…]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>