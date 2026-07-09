--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ворон, словно в приступе праведного гнева, начал клют его в макушку. Байлан не переставал смеяться, хотя в его глазах блеснули слезы. Его лицо оставалось бледным, сколько бы он ни старался нормально питаться, и оттого глаза казались еще чернее и глубже.</w:t>
+        <w:t>Ворон, словно в приступе праведного гнева, начал клевать его в макушку. Байлан не переставал смеяться, хотя в его глазах блеснули слезы. Его лицо оставалось бледным, сколько бы он ни старался нормально питаться, и оттого глаза казались еще чернее и глубже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Многие души в Бюро перемещений спаслись именно так, — продолжала Система. — Когда история заканчивается, они уходят. Блуждают в поисках тех, кого потеряли...</w:t>
+        <w:t>— Многие души в Бюро перемещений в книги спаслись именно так, — продолжала Система. — Когда история заканчивается, они уходят. Блуждают в поисках тех, кого потеряли...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>