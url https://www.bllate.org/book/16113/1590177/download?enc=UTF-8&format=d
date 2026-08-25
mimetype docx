--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда-то он был наследным принцем государства Цишэн. К несчастью, покойная императрица и тот, кто ныне восседал на драконьем престоле, были не супругами, а заклятыми врагами. Непримиримая ненависть отца к матери превратилась в отраву, которую невозможно было исторгнуть: девять месяцев плод в чреве впитывал ядовитое вино, пока токсины не въелись в самую суть его существа.</w:t>
+        <w:t>Когда-то он был Тайцзы (наследным принцем) государства Цишэн. К несчастью, покойная императрица и тот, кто ныне восседал на драконьем престоле, были не супругами, а заклятыми врагами. Непримиримая ненависть отца к матери превратилась в отраву, которую невозможно было исторгнуть: девять месяцев плод в чреве впитывал ядовитое вино, пока токсины не въелись в самую суть его существа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Главным героем здесь был Юй Юньлян. Безродный сирота, чья жизнь не стоила и ломаного гроша, он начинал как умирающий маленький евнух, но шаг за шагом прокладывал себе путь наверх, пока не возглавил Дунчан и не стал всесильным распорядителем с печатью, в чьих руках сосредоточилась судьба империи.</w:t>
+        <w:t>Главным героем здесь был Юй Юньлян. Безродный сирота, чья жизнь не стоила и ломаного гроша, он начинал как умирающий маленький евнух, но шаг за шагом прокладывал себе путь наверх, пока не возглавил Дунчан и не стал всесильным Чжанъинь Дугуном (Директором-распорядителем с печатью), в чьих руках сосредоточилась судьба империи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Продержись три дня, а я пока свяжусь с центром, — распорядилась Система. — А теперь слушай: в этом мире ты Шэнь Гэ, свергнутый наследный принц Цишэн».</w:t>
+        <w:t>«Продержись три дня, а я пока свяжусь с центром, — распорядилась Система. — А теперь слушай: в этом мире ты Шэнь Гэ, Фэй тайцзы (свергнутый наследный принц) Цишэн».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот был лишь презираемым евнухом, но именно он являлся главным героем этой книги. А главный герой всегда несет на себе печать судьбы. В семнадцать лет Юй Юньляна заметил евнух-распорядитель Директората церемоний и взял его в названые сыновья. С этого момента началось его восхождение к облакам.</w:t>
+        <w:t>Тот был лишь презираемым евнухом, но именно он являлся главным героем этой книги. А главный герой всегда несет на себе печать судьбы. В семнадцать лет Юй Юньляна заметил Сылицзянь Чжанъинь Тайцзянь (Евнух-распорядитель с печатью Директората церемоний) и взял его в названые сыновья. С этого момента началось его восхождение к облакам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Гэ не хотел прозябать в безвестности. Его тело было слабым, но амбиции не умещались в стенах старого поместья. Он знал, что Юй Юньлян — новый любимец главы Директората церемоний. А в этой династии евнухи с печатью обладали колоссальной властью: они стояли во главе управления, вмешивались в государственные дела и могли соперничать даже с Главным секретарем Кабинета.</w:t>
+        <w:t>Шэнь Гэ не хотел прозябать в безвестности. Его тело было слабым, но амбиции не умещались в стенах старого поместья. Он знал, что Юй Юньлян — новый любимец главы Директората церемоний. А в этой династии евнухи с печатью обладали колоссальной властью: они стояли во главе управления, вмешивались в государственные дела и могли соперничать даже с Нэйгэ Шоуфу (Главным секретарем Кабинета).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре Юй Юньлян стал фаворитом в Директорате, любимым сыном «внутреннего канцлера». За три года он взлетел до позиции присутствующего евнуха, допущенного к утверждению указов.</w:t>
+        <w:t>Вскоре Юй Юньлян стал фаворитом в Директорате, любимым сыном Нэйсяна. За три года он взлетел до позиции Суйтан Тайцзяня (присутствующего евнуха), допущенного к утверждению указов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так закончился последний в истории династии дворцовый переворот. На трон возвели младенца, который еще не отнялся от груди, — послушную марионетку в чужих руках. Юй Юньлян стал главой Дунчана, а вскоре занял пост евнуха-распорядителя с печатью.</w:t>
+        <w:t>Так закончился последний в истории династии дворцовый переворот. На трон возвели младенца, который еще не отнялся от груди, — послушную марионетку в чужих руках. Юй Юньлян стал главой Дунчана, а вскоре занял пост Сылицзянь Чжанъинь Тайцзяня (Евнуха-распорядителя с печатью Директората церемоний).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>