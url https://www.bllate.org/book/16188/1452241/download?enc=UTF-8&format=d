--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Многие предприятия семьи Шэнь были связаны с общественным питанием. Сначала отчим познакомил его с различными ресторанами и харчевнями в разных городах. Юноша должен был познакомиться с управляющими, научиться читать бухгалтерские книги, понимать особенности управления заведениями в разных районах и разного масштаба, а также изучить предпочтения клиентов.</w:t>
+        <w:t>Многие предприятия семьи Линь были связаны с общественным питанием. Сначала отчим познакомил его с различными ресторанами и харчевнями в разных городах. Юноша должен был познакомиться с управляющими, научиться читать бухгалтерские книги, понимать особенности управления заведениями в разных районах и разного масштаба, а также изучить предпочтения клиентов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А в деревне Шэньцзяцунь, расположенной в посёлке Маши, что подчинялся Цинчэну, Шэнь Сяоюю уже исполнилось десять лет. Он тоже готовился начать свой план по зарабатыванию денег.</w:t>
+        <w:t>А в деревне Линьцзяцунь, расположенной в посёлке Маши, что подчинялся Цинчэну, Линь Сяоюю уже исполнилось десять лет. Он тоже готовился начать свой план по зарабатыванию денег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>