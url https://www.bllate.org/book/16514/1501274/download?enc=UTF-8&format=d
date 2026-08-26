--- v0 (2026-05-12)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линь Сань не стал давать добро сразу. В этой рекламе от героини требовалось немногое, но личико должно было быть картинным. Если она не дотягивает до стандартов — тут и жена самого Брата Ляна не поможет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако результат превзошел все ожидания: эта самая свояченица, которую звали Цяньцянь, оказалась настоящей милашка с невинным взглядом. При таких внешних данных, да еще и с десятью тысячами в придачу, Линь Сань был бы полным идиотом, если бы отказался.</w:t>
+        <w:t>Однако результат превзошел все ожидания: эта самая свояченица, которую звали Цяньцянь, оказалась настоящей милашкой с невинным взглядом. При таких внешних данных, да еще и с десятью тысячами в придачу, Линь Сань был бы полным идиотом, если бы отказался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Местом съемок выбрали зеленый футбольный стадион.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +286,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Сицзюнь прибрал посуду после ужина и ровно в срок уселся перед телевизором. Его жена, Ван Жу, отложила вязание и с любопытством спросила: — Ту новую рекламу, про которую ты говорил, сегодня покажут?</w:t>
+        <w:t>Мэн Сицзюнь прибрал посуду после ужина и ровно в срок уселся перед телевизором. Его жена, Ван Жу, отложила вязание и с любопытством спросила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ту новую рекламу, про которую ты говорил, сегодня покажут?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ага, — кивнул Мэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +382,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И действительно, спустя пару секунд картинка на экране сменилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На школьном футбольном поле паренек в очках, с растрепанными волосами, тощий и бледный, из последних сил набирается храбрости, чтобы признаться в любви своей богине. Но красавица даже не смотрит в его сторону — всё её внимание приковано к капитану футбольной команды, который как раз проходит мимо. Девушка улетает вслед за ним, оставляя беднягу со сломленным сердцем стоять на коленях. И тут внезапно выскакивает мужчина с бутылкой молока в руках и заявляет: — Слабенький? Хлебни «Буйвола»!</w:t>
+        <w:t>На школьном футбольном поле паренек в очках, с растрепанными волосами, тощий и бледный, из последних сил набирается храбрости, чтобы признаться в любви своей богине. Но красавица даже не смотрит в его сторону — всё её внимание приковано к капитану футбольной команды, который как раз проходит мимо. Девушка улетает вслед за ним, оставляя беднягу со сломленным сердцем стоять на коленях. И тут внезапно выскакивает мужчина с бутылкой молока в руках и заявляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слабенький? Хлебни «Буйвола»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пацан выпивает молоко залпом, и случается чудо: на глазах у всех его мышцы раздуваются, он вытягивается в росте и превращается из жалкого задохлика в нереального качка. Но и это не всё! Он врывается на поле, забивает голы один за другим, а капитан команды отлетает в сторону с разбитым носом. Богиня в полном восторге падает в объятия нашего героя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да-да, Линь Сань в этой рекламе нагло спер концепцию знаменитых роликов «Snickers».</w:t>
+        <w:t>Да-да, Линь Сань в этой рекламе нагло спер концепцию знаменитых роликов «Сникерс».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пусть сюжет был «колхозным» и хайповым, ставку делали на контраст. Хилый слабак превращается в альфа-самца, заполучает красавицу и взлетает на вершину жизни. Туповатый школьник становится гением математики, шокирует учителя и взлетает на вершину. Хрупкая Линь Дайюй (героиня классики) вырывает с корнем иву, шокирует Цзя Баоюя и... ну, вы поняли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +494,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В начале девяностых реклама была бесхитростной. Даже если продукты и приукрашивали, то старались не выходить за рамки приличия. Но ролик Линь Саня был другим: если не знать, что это молоко, можно было подумать, что рекламируют какой-то забористый допинг!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем не менее... — Пха-ха! — Ван Жу расхохоталась, глядя на остолбеневшего мужа. — А ведь забавно снято, очень забавно!</w:t>
+        <w:t>Тем не менее...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> — Пха-ха! — Ван Жу расхохоталась, глядя на остолбеневшего мужа. — А ведь забавно снято, очень забавно!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мэн Сицзюнь, услышав это, тоже невольно улыбнулся. Неизвестно почему, но его внезапно посетило предчувствие: в этот раз точно «выстрелит».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,67 +734,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ой-ой-ой, ну чего ты сразу в слезы? Дядя виноват, дядя больше не будет смеяться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хуан Кэинь терла глаза кулачками: — Тогда скажи «прости».</w:t>
-[...15 lines deleted...]
-        <w:t>Линь Сань ответил четко и ясно: — Прости.</w:t>
+        <w:t>Хуан Кэинь терла глаза кулачками: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда скажи «прости».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Сань ответил четко и ясно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты ранил мою нежную детскую душу, теперь ты должен мне компенсацию!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +862,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Когда я вырасту, ты тоже позовешь меня сниматься в рекламе! — радостно выдала она.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Мелкая плутовка, ростом с вершок, а хитрости — целый вагон». — Чего, тоже хочешь стать большой звездой?</w:t>
+        <w:t>«Мелкая плутовка, ростом с вершок, а хитрости — целый вагон». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего, тоже хочешь стать большой звездой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Угу, — Кэинь вполне серьезно кивнула. — Я слышала, что звезды зарабатывают кучу денег, так что я стану звездой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>