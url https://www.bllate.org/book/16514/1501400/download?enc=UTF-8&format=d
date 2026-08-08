--- v0 (2026-05-11)
+++ v1 (2026-08-08)
@@ -174,51 +174,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линь Сань почти на автомате выдал свою самую обворожительную улыбку и нежно ответил: — Конечно же, о тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этот приторный ответ доктор Чжу отреагировала скептическим выражением лица. Она изящно промокнула уголки губ белоснежной салфеткой и вдруг спросила: — Я слышала, ты удочерил того ребенка?</w:t>
+        <w:t>На этот приторный ответ доктор Чжу отреагировала скептическим выражением лица. Она изящно промокнула уголки губ белоснежной салфеткой и вдруг спросила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слышала, ты удочерил того ребенка?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Доктор Чжу имела в виду Хуан Кэинь. В больнице стены имеют уши, а история родителей Кэинь была настолько громкой, что о ней судачили во всех отделениях. Доктор Чжу, разумеется, тоже была в курсе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,83 +334,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Доктор Чжу, ты мне правда очень нравишься. Может, рассмотришь вариант завязать со мной официальные, здоровые, долгие и стабильные отношения? — Проще говоря: «Будешь моей девушкой?».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Доктор Чжу пристально смотрела на него какое-то время, а затем вдруг спросила: — Мне кажется, или ты подозрительно сильно спешишь?</w:t>
-[...31 lines deleted...]
-        <w:t>Услышав это, доктор Чжу слегка усмехнулась краешком алых губ, но в конце концов произнесла: — Я поняла. Я подумаю над этим.</w:t>
+        <w:t>Доктор Чжу пристально смотрела на него какое-то время, а затем вдруг спросила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется, или ты подозрительно сильно спешишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черт! Это и есть та самая «женская интуиция»? На лбу Линь Саня выступил холодный пот, и он, чувствуя вину, пробормотал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто боюсь, что тебя уведут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, доктор Чжу слегка усмехнулась краешком алых губ, но в конце концов произнесла: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поняла. Я подумаю над этим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сказала и ушла. Ушла решительно, даже как-то сурово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,99 +766,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я догадался, — Линь Сань постарался не показывать вида, что его это задело. — Я слышал, он погиб в результате несчастного случая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Доктор Чжу коротко подтвердила это «угу», но было ясно, что углубляться в тему она не хочет. У кого из нас нет прошлого? Линь Сань посмотрел на её изысканное, холодное лицо и улыбнулся: — В доме есть продукты? Давай я приготовлю вам с сыном ужин.</w:t>
+        <w:t>Доктор Чжу коротко подтвердила это «угу», но было ясно, что углубляться в тему она не хочет. У кого из нас нет прошлого? Линь Сань посмотрел на её изысканное, холодное лицо и улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В доме есть продукты? Давай я приготовлю вам с сыном ужин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Готовил Линь Сань отлично. Меньше чем за час на столе стояли четыре блюда и суп. Учитывая вкусы ребенка, Линь Сань специально приготовил японский омлет омурайсу. Когда серебристый нож разрезал золотистый омлет и наружу вылилась густая начинка, глаза мальчика заметно блеснули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После ужина доктор Чжу впервые одарила Линь Саня улыбкой и похвалила: — Было очень вкусно.</w:t>
-[...15 lines deleted...]
-        <w:t>Линь Сань тут же воспользовался моментом: — Раз нравится, я буду часто готовить для вас.</w:t>
+        <w:t>После ужина доктор Чжу впервые одарила Линь Саня улыбкой и похвалила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Было очень вкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линь Сань тут же воспользовался моментом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз нравится, я буду часто готовить для вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вышел от доктора Чжу уже в сумерках. Линь Сань был вполне доволен сегодняшними успехами, поэтому оседлал мотоцикл и в хорошем настроении вернулся домой. Ван Яо еще не было, а Кэинь послушно смотрела телевизор в своей комнате.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +926,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Картофель с мясным фаршем, говядина с помидорами и острая картофельная соломка, на гарнир — рис. Линь Сань уже поел, поэтому аппетита у него не было. Кэинь ела с удовольствием, а вот Ван Яо выглядел подавленным, как будто его что-то грызло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Сань спросил: — Что случилось?</w:t>
+        <w:t>Линь Сань спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ван Яо покачал головой — мол, ничего. После еды он сам вымыл посуду и ушел в свою комнату делать уроки. Он просидел за столом за полночь. Линь Сань подумал: «Наверное, дело в нагрузке в школе». Всё-таки старшеклассник, учеба дается непросто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>