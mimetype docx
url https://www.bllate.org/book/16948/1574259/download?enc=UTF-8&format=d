--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,5107 +14,1811 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А? О… — Цзи Гуан, которому внезапно поручили задание, на мгновение замер и задумался, что такое огниво.</w:t>
-[...79 lines deleted...]
-        <w:t/>
+        <w:t>— А? О... — неожиданно получивший задание Цзи Гуан запнулся, гадая, что еще за огниво такое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следуя указаниям Мерлина, он подошел к деревянному шкафчику, достал оттуда нужные вещи, а затем направил персонажа к железной печи и нажал кнопку взаимодействия «Развести огонь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Не удалось развести огонь.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Вы не умеете пользоваться огнивом.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3423 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан: «...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслед за системным сообщением о неудаче главный герой в центре экрана замер с огнивом в руках, всем своим видом выражая полную растерянность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что Мерлин, вернувшийся с куском вяленого мяса, обнаружил все ту же абсолютно холодную печь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он удивленно вскинул бровь и спросил, почему Цзи Гуан до сих пор не развел огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Я тут вдруг подумал: я же гость, с какой стати ты заставляешь меня работать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Извини, я не умею этим пользоваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. ... (промолчать)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Я не умею пользоваться этой штукой, — искренне признался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин, казалось, опешил. Спустя мгновение на его лице появилось странное выражение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты даже огонь развести не можешь... Как ты вообще выжил в диких землях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — лицо Цзи Гуана приняло невинное выражение, хотя под шлемом этого все равно не было видно. — Питался травой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин пристально уставился на Цзи Гуана, туго сведя брови на переносице. У него была весьма суровая внешность, и когда он хмурился, в сочетании с его габаритами и аурой это создавало мощное давление. Даже находясь по ту сторону экрана, Цзи Гуан невольно втянул голову в плечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Мерлин имел в виду совсем другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается еды, без огня, конечно, можно было обойтись. Есть сырое мясо, фрукты, овощи или покупать сухпайки у местных жителей во время привалов — это еще с горем пополам можно было как-то объяснить. Нет, звучало все равно бредово, но хоть какая-то вероятность существовала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но проблему зимовки игнорировать было невозможно. Зимой температура здесь опускалась за минус сорок градусов, а дикие звери становились куда опаснее. Не умея разводить огонь — а судя по реакции, и магией огня он не владел — выжить в глуши было нереально, если только ты не обладал чудовищным телосложением, как у драконов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ведь этот человек только что называл себя бродягой, чей дом — весь мир... Путешественник, который даже огонь развести не умеет? Путешественник, которому даже в голову не пришла мысль о суровых зимах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин не стал допытываться. Он просто шагнул вперед, забрал огниво из рук Цзи Гуана и, молча опустившись на корточки перед печью, принялся разводить огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Мерлин считает вас очень подозрительным.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Одобрение Мерлина снизилось.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: «...». «Да чтоб вас с этой системой отношений».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не удержавшись и потерев нос, Цзи Гуан встал рядом с Мерлином и принялся с любопытством наблюдать. К счастью, игра не пропустила процесс разведения огня, детально проработав каждую мелочь, что позволило Цзи Гуану наглядно поучиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемое огниво было одним из самых распространенных инструментов для добычи огня в древности, до изобретения спичек и зажигалок. Оно состояло из трех элементов: кремня, трута (легковоспламеняющегося растительного материала) и кресала (стальной пластинки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы развести огонь, нужно было взять кресало и раз за разом бить им по кремню, высекая искры. Попадая на трут, искры зажигали пламя. А поскольку стальная пластинка часто делалась изогнутой, напоминая серп, в китайском языке этот инструмент и получил название «огненный серп» — огниво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В древности в стране С огниво одно время даже служило статусным символом. Огнива знати богато украшались и походили на настоящие произведения искусства. С развитием технологий этот старинный инструмент постепенно отходил в прошлое. К пятидесятым годам в стране С им пользовались лишь в некоторых отдаленных деревнях, а позже он и вовсе исчез из обихода, оставшись лишь у любителей выживания в дикой природе да коллекционеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вполне естественно, что Цзи Гуан, родившийся в начале двадцать первого века, ничего об этом не знал. В повседневной жизни такие вещи не встречались, нужды в них не было, поэтому он никогда специально не искал подобную информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В истории Запада огниво также оставило свой след, будучи главным способом добычи огня до появления спичек и удобных зажигалок. Очевидно, что в мире этой игры огниво еще не было вытеснено прогрессом и оставалось для местных жителей самым что ни на есть обыденным предметом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку в самом процессе не было ничего сложного, Цзи Гуану хватило одного взгляда, чтобы понять принцип действия. И так уж вышло, что это наблюдение позволило его персонажу успешно освоить навык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В правом нижнем углу экрана вместе со значком загрузки всплыло уведомление: навык использования огнива изучен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент вернулся Анатолий. Он притащил немного овощей, похожих на капусту и картофель. Неизвестно, помыл он их или нет, но Анатолий просто взял нож, крупно порубил овощи, затем порезал принесенное Мерлином вяленое мясо и побросал все это в котелок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сверху он бросил горсть каких-то измельченных листьев — возможно, специй, — залил все водой из заранее приготовленного кувшина и поставил котелок прямо на открытую железную решетку на верхушке печи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Типичная похлебка из того, что было под рукой. При виде этого у Цзи Гуана дернулся глаз: разве это может быть вкусно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еда должна была свариться, так что оставалось только ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан огляделся, переводя взгляд с одного охотника на другого: Мерлин сидел скрестив ноги перед печью, приглядывая за огнем и одновременно ухаживая за своим луком и стрелами, а Анатолий устроился в другом углу комнаты, повернувшись к ним спиной, и точил свой нож.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, сейчас самое подходящее время, чтобы завязать разговор и расспросить о деревне. Но к кому подойти? К Мерлину или Анатолию?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив недавнее уведомление о снижении одобрения Мерлина, Цзи Гуан решил подойти к молодому человеку, укутанному с ног до головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он приблизился, Анатолий резко замер и, словно чуткий представитель кошачьих, повернул голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Чего тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Расспросить о деревне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Расспросить об Анатолии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Расспросить о лечебных травах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Ничего (завершить диалог).】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хотел бы кое-что узнать об этой деревне, — произнес Цзи Гуан. — Почему здесь так много могильных плит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что это не деревня, — Анатолий холодно фыркнул, тут же отвернулся и продолжил точить нож. — Разве ты не слышал слов господина Альберта? Это кладбище, а мы просто люди, которые переселились на кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зачем было переселяться на кладбище? И почему вы не уходите? Судя по ограде с железными шипами, здесь не очень-то безопасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Не твое дело, — бросил Анатолий, рефлекторно натягивая капюшон пониже на лоб и еще глубже зарываясь лицом в шарф. Затем он сухо добавил: — Чужестранец, тебе нужно лишь отдохнуть, а через семь дней проваливать отсюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Расспросить об Анатолии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Расспросить о лечебных травах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Завершить диалог.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан немного поразмыслил и выбрал завершение диалога. Учитывая характер и отношение Анатолия, тот вряд ли бы ответил что-то дельное, а дальнейшие расспросы могли лишь сделать хуже. Раз уж тут есть система отношений, ему нужно терпеливо зарабатывать одобрение, чтобы запустить нужные сюжетные триггеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, я задаю слишком много вопросов, — сказал Цзи Гуан. — Надеюсь, я тебя не обидел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — благоразумное поведение собеседника заставило Анатолия наконец снова поднять взгляд на Цзи Гуана. Впрочем, назвать это зрительным контактом было сложно — он просто посмотрел на прорезь для глаз в шлеме Цзи Гуана под капюшоном, а затем быстро отвел взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К слову, они оба были укутаны так, что лиц было не разобрать. Анатолий хотя бы не прятал свои серо-голубые, как ледники, глаза, а Цзи Гуан? Капюшон в сочетании с закрытым шлемом полностью скрывали его голову, и даже смотровая щель шлема терялась в густой тени, не позволяя ничего разглядеть. Анатолий даже не знал, какого цвета глаза у этого временно остановившегося у них чужестранца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за собственных проблем Анатолий предвзято размышлял про себя: «Может, у него тоже какие-то уродства или отклонения во внешности? Иначе почему он до сих пор не откинул капюшон и не снял шлем?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ему там не душно? Жар от печи скоро заполнит каждый угол хижины, мне с шарфом на пол-лица и то жарко, что уж говорить о его броне. Неужели этот чужестранец собирается все семь дней прожить в полном облачении? Все равно же придется снимать, так почему не сделать это прямо сейчас? Разве что он не хочет показывать лицо и тянет время до последнего. ...Будь я на его месте, я бы тоже так делал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он предположил, что дело именно во внешности, потому что господин Альберт сказал, что этот человек не осквернен тьмой, то есть не заражен Проклятием Семи Грехов. Раз причина скрываться не в жутких следах темного проклятия, единственное, что приходило Анатолию на ум — это физическое уродство. Прямо как у него самого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий опустил глаза, в глубине которых промелькнуло оцепенение. Но, как бы там ни было, из-за этих домыслов его неприязнь к Цзи Гуану немного поутихла. А затем в нем проснулось любопытство. Ведь за всю свою жизнь Анатолий ни разу не выезжал за пределы родных краев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Странник из далеких чужих земель... да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потерпев фиаско в попытке завязать беседу, Цзи Гуан вернулся на свое место. И пока он раздумывал, не выйти ли ему прогуляться, Анатолий вдруг заговорил первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, чужестранец, — негромко окликнул его молодой охотник. — Если ты ответишь на один мой вопрос, я расскажу тебе кое-что о деревне... Равноценный обмен — это справедливо, так ведь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин на мгновение замер и поднял глаза на Анатолия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан же без промедления согласился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, давай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Альберт назвал тебя рыцарем, — произнес Анатолий. — Кровь монстров — доказательство твоей силы, да и доспехи с мечом говорят сами за себя. Воин, способный в одиночку убить чудовище и выйти из боя почти без царапин, не похож на того, кого могли изгнать. Так почему ты скитаешься? И какому лорду, королевству или фракции ты служишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыцарь — это не просто титул, который можно присвоить себе самому, и не каждого, кто нацепил броню, можно так назвать. Это почетное звание, принадлежность к определенному социальному классу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Анатолий понятия не имел, почему господин Альберт был так уверен, что Цзи Гуан — рыцарь, ведь на его одежде не было ни единого герба, он никогда не ставил слова старика под сомнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А если рыцарь становился бродягой, на то обычно было три причины. Первая: его господин умер, а он не пожелал служить новому наследнику и получил дозволение уйти. Вторая: он совершил непростительный проступок и был изгнан своим лордом. И третья...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыцарь нарушил клятву и самовольно сбежал от своих обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Этот вопрос застал Цзи Гуана врасплох.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1487 lines deleted...]
-        <w:t/>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Отказаться отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Я никогда не был рыцарем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Меня направляет Богиня Судьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Я больше не рыцарь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. ...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не стал выбирать сразу, а крепко задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его окне характеристик действительно стояла отметка «Рыцарь Судьбы», а в начальной кат-сцене бледная богиня без лица и впрямь назвалась божеством, повелевающим судьбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так рыцарь ли он? Эх... По правде говоря, Цзи Гуан и сам не знал. Игра не предоставила ему никакой предыстории персонажа. А предложенные варианты ответов отличались лишь тонкими нюансами, из-за чего было сложно предугадать, как именно прозвучит фраза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поразмыслив и так и эдак, Цзи Гуан решил следовать подсказкам из пролога и выбрал третий пункт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сама госпожа Тина, Богиня Судьбы, направила меня на эти земли, — произнес главный герой. — Но вряд ли меня можно назвать рыцарем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул и задумчиво уставился на реплику своего персонажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, он догадался, в чем заключалась предыстория игрока. Вообще-то, это было очевидно еще в открывающей кат-сцене. Игрок заключил контракт с божеством и только поэтому оказался на этом континенте. А значит, никакой предыстории у него не было вовсе: здесь игрок был нищим нелегалом без документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что-то вроде...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Клише из ранобэ про попаданцев в другой мир?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Тина, Богиня Судьбы? — Анатолий, казалось, был ошарашен. Его глаза округлились, и он пробормотал себе под нос: — Выходит, у этой таинственной госпожи тоже есть свои рыцари? Впрочем, в нынешнюю эпоху даже нейтральным богам, не покровительствующим ни одной из рас, нужна собственная стража...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Мерлин, и Анатолий полностью проигнорировали слова Цзи Гуана о том, что он «вряд ли рыцарь». Если ты служишь самому божеству, тебе не нужны никакие посвящения — в чем бы ты ни был одет, ты по праву рождения становишься высокоранговым святым рыцарем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба охотника погрузились в свои мысли. Цзи Гуан не умел читать мысли, но на экране всплыли уведомления об изменении отношений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Одобрение Мерлина повысилось.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Одобрение Анатолия повысилось.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Непонятно, почему их одобрение выросло. И пусть конкретные цифры оставались загадкой, это был шаг к улучшению отношений и разблокировке квестов, так что Цзи Гуан был только рад такому повороту событий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив ответ, Анатолий сдержал слово и удовлетворил часть любопытства Цзи Гуана. Он рассказал ему о кладбище:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пятьдесят лет назад эти проклятые миазмы расползлись по Великому лесу Бэйну, породив полчища демонических зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти демонические твари, как и звери, обезумевшие от переизбытка проклятия, время от времени нападают на нас. Чтобы защитить тех, кто не умеет сражаться, нам, естественно, пришлось возвести ограду. А что до того, почему мы живем на кладбище...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий сделал паузу. В его потемневших глазах мелькнула горькая усмешка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что все мы здесь — просто группа людей, ожидающих своей смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ожидающих смерти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан хотел расспросить подробнее, но вариантов для диалога больше не появилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент неожиданно вмешался Мерлин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пора есть. Анатолий, принеси три комплекта посуды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотник с бронзовой кожей отложил лук и стрелы, поднялся, обхватил ручку котелка через тряпку, с легкостью поднял его и с глухим стуком опустил на деревянный стол. Раскаленное дно тут же зашипело, оставляя на дереве подпалину. Впрочем, вся столешница была испещрена подобными следами от горячей посуды — очевидно, оба охотника и раньше не особо с ней церемонились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты, чужестранец, притащи еще один стул. Вещи с него просто сбрось на пол, — Мерлин без стеснения начал раздавать указания, а затем спокойно добавил: — Не знаю, придется ли тебе это по вкусу, но это лучшая еда, которую мы можем предложить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>