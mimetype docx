--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,5555 +14,2595 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …</w:t>
-[...2159 lines deleted...]
-        <w:t/>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  ошеломленно распахнул глаза, словно получил настолько сильный удар, что его мозг попросту не справился с нагрузкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Долгое время он лишь беззвучно шевелил губами, не в силах выдавить ни звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Боже, о боже...» — мысленно прошептал верующий, годами страдавший от комплекса неполноценности, словно путник, измученный долгой засухой, который вдруг понял, что спасительная влага находится на расстоянии вытянутой руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На глаза навернулись жгучие слезы, а тяжелый камень, так долго давивший на грудь, наконец-то разбился вдребезги. Непередаваемое чувство легкости и свободы разлилось по всему телу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, все верно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я могу купаться в лучах рассвета».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Господин Лабай  — это, безусловно, символ солнца, но его самая главная власть — это рассвет. Он Владыка Рассвета, символ надежды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я единственный, кого могут окутать лучи рассвета. Так почему же это не может быть покровительством господина Лабая  ко мне, его особенному последователю?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я... не лишен внимания богов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Милосердный Владыка Рассвета  никогда не лишал меня надежды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как в детстве, когда его схватили фанатики, и он, спотыкаясь, бежал по лесу, спасая свою жизнь. В конце концов, в лучах утренней зари он встретил охотящегося Мерлина  и обрел пусть не идеальный, но довольно спокойный дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Свет рассвета всегда направлял меня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Анатолия  дрожали. Опустив взгляд на доспехи в своих руках, он сжимал влажную льняную ткань и медленно стирал запекшуюся кровь монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слышал ли господин Лабай  мои ежедневные непрерывные молитвы?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О бог, Владыка Рассвета ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Этот необычный чужестранец — посланник, которого вы одолжили у своей сестры, управляющей судьбой, чтобы он пробудил меня?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эмоции молодого охотника били через край.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что юноша погрузился в свои мысли, Цзи Гуан  не стал ему мешать. Внутренние терзания и комплексы — это то, с чем человеку по большей части нужно справляться самому, даже при поддержке со стороны. И хотя он не рассчитывал, что собеседник мгновенно воспрянет духом, по крайней мере, теперь тот не будет таким уязвимым, как раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Цзи Гуан  просто в одиночку отмыл оставшиеся доспехи. Он работал споро, и если бы не отсутствие водопровода и необходимость раз за разом черпать воду из чана, он бы справился еще быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Анатолий  считает вас посланником рассвета.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Уровень симпатии Анатолия  повысился.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  по ту сторону экрана: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Разве я не Рыцарь Судьбы? Почему я вдруг стал посланником рассвета?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели ваши боги в таких хороших отношениях, что могут одалживать друг другу людей?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пробормотал Цзи Гуан, управляя персонажем, чтобы сполоснуть последний элемент доспеха. В это время Анатолий  наконец пришел в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его щеки пылали так, что, казалось, от головы вот-вот пойдет пар, но он быстро ополоснул наруч, который долго сжимал в руках, и протянул его Цзи Гуану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот, тоже чистое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, спасибо тебе, — Цзи Гуан  забрал наруч и положил его поверх остальной брони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  то и дело бросал на него быстрые взгляды. Помявшись какое-то время, он вдруг тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно в этот момент Цзи Гуан  с силой встряхнул доспех. С плеском капли воды упали на землю, и одновременно с этим он заговорил, полностью заглушив робкий голос Анатолия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, могу я оставить броню сушиться у входа? — все-таки она намокла, и он опасался, что металл может заржаветь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, — кивнул прерванный Анатолий, теребя в руках льняную тряпку. Мгновение спустя он снова набрался смелости и открыл рот, но на этот раз не успел издать ни звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А еще я хотел спросить, как здесь можно помыться? Мерлин велел узнать у тебя, — Цзи Гуан  как назло заговорил с ним одновременно. — Я весь в засохшей крови. Боюсь, что просто обтереться и сменить одежду будет недостаточно. Эх, наверное, я уже принюхался и не замечаю, но вы молодцы, что смогли вынести этот едкий запах, пока были рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Запах не противный, мы уже привыкли. Иногда, когда еды не хватает, Мерлин  берет меня с собой на охоту, и когда мы возвращаемся, чтобы раздать мясо остальным, мы неизбежно пачкаемся в крови. Мы часто едим прямо так. В конце концов, ближайшее озеро находится довольно далеко, и после дележки мяса помыться не так-то просто. Обычно мы дожидаемся вечера, набираем несколько ведер воды и идем мыться в купальню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машинально ответил Анатолий, а затем поднялся и заглянул в чан, чтобы проверить, сколько осталось воды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь искупаться прямо сейчас? Тогда оставшейся в чане воды не хватит. Я схожу к колодцу, наберу еще, а потом согрею ее для тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он подхватил два ведра и поспешно направился к колодцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди! — Цзи Гуан , видя, что Анатолий  не раздумывая собирается выйти из тени деревьев прямо под палящее полуденное солнце, бросился ему наперерез. — Ты с ума сошел! Тебе глаза не нужны? Или кожа лишняя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий, чей разум слегка помутился от бушующих в груди эмоций, резко остановился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой... И правда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем ты только думаешь? Совсем рассеянный стал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вздохнув, Цзи Гуан всучил доспехи Анатолию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, давай поменяемся обязанностями. Где здесь колодец? А где купальня? Я сам принесу воды и заодно наполню ваш чан. А ты пока найди подходящее место и положи броню сушиться. Что касается горячей воды — не утруждайся, это лишние хлопоты. Сейчас как раз самый полдень, тепло, так что сойдет и так.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2479 lines deleted...]
-        <w:t/>
+        <w:t>В мире без водопровода, проточной воды, водонагревателей и канализации купание — дело хлопотное. Тем более что в охотничьей хижине Анатолия и Мерлина  вообще не было отдельной ванной комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, на территории Пограничного кладбища  имелась своя купальня — пусть небольшая, без бассейнов, просто закрытое каменное помещение, где могла поместиться деревянная бадья и куда людям приходилось самим носить воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но по крайней мере, ею можно было пользоваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то в интернете было популярно утверждение, что европейцы в Средневековье не мылись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле это не соответствует действительности и может считаться мифом: они не только мылись, но и очень любили это делать, считая купание истинным наслаждением. В ту эпоху зародилась культура общественных бань, чему осталось немало доказательств в виде картин и стихов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно историческим исследованиям, в римскую эпоху и в Средние века (вплоть до XV века) общественные купальни были очень распространены. В Париже XIII века насчитывалось целых 26 паровых и обычных бань, предлагавших горожанам как общие залы, так и отдельные комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так откуда же взялся этот миф?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые считают, что причиной стала свирепствовавшая тогда чума. Общественные бани способствовали распространению болезни, поэтому в тот период все избегали купания. Другие полагают, что это заблуждение зародилось уже после Средневековья, в XVI веке, когда из-за новых вирусов общественные бани потерпели крах, что повлекло за собой искаженное восприятие самой средневековой эпохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если копнуть глубже, то можно обнаружить, что об отказе от мытья заявляли в основном аристократы и представители высших слоев общества, и то, порой, это было лишь хвастовством отдельных личностей, бросавшим тень на других, вполне чистоплотных дворян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот простые люди, даже во время эпидемий, часто заполняли общественные бани до отказа — и это легко понять. В отличие от знати, крестьянам и горожанам приходилось выполнять тяжелую и грязную работу, к тому же у них не было личных врачей, которые могли бы постоянно давать советы по профилактике. И хотя среди простолюдинов тоже встречались исключения из правил, большинство при любой возможности старалось смыть с себя грязь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одним словом, за тысячелетнюю историю Средневековья действительно случались периоды, когда мытье было затруднительным или вызывало отторжение, но большую часть времени люди продолжали следить за своей гигиеной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Можно сказать, что они мылись не так часто, как современные люди, а санитарное состояние их быта оставляло желать лучшего, но никак нельзя утверждать, что они не любили купаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Исходя из этого, вполне естественно, что в игре со средневековым сеттингом наличие общественной купальни не было чем-то удивительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главный герой вошел в так называемую «ванную» с ведрами в руках. Он нервно огляделся по сторонам и первым делом накрепко запер за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  по ту сторону экрана весело усмехнулся: «Главный герой, должно быть, тоже южанин».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На юге даже родным отцу с матерью, если им нужно что-то взять, дверь открывают лишь на узкую щелочку, чтобы передать вещь. Эта привычка была показана очень жизненно. По крайней мере, для Цзи Гуана  это было именно так — он абсолютно не переносил идею общественных бань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игра, к счастью, не была настолько безумной, чтобы показывать ускоренную трансляцию купания от начала до конца, как это было с приемом пищи. Этот момент благополучно пропустили, и после затемнения экрана в центре снова появился полностью одетый главный герой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С волос персонажа все еще капала вода. Он сменил свою простую одежду на чистый охотничий костюм Анатолия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фасон был практичным, одежда сидела по фигуре, не облегая слишком плотно. Правда, в плечах костюм оказался великоват, из-за чего казалось, что у героя покатые плечи, да и рукава со штанинами были длинноваты. И хотя края стягивались манжетами, не спадая с запястий и лодыжек и не мешая движениям, ткань собиралась в складки, напоминая пышные рукава-фонарики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выглядело это не то чтобы уродливо, скорее немного громоздко, но проблему можно было решить. Например, закрепить лишнюю ткань с помощью кожаных наручей или обмоток на руках и ногах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, сыграли ли тут роль слова Анатолия , который ранее оценил его возраст лет на 15-16, но Цзи Гуану  казалось, что этот наряд действительно делает героя моложе — это тонкое чувство, когда ребенок надевает взрослую одежду не по размеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он повернул камеру... эх, лицо все еще не разглядеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так хочется узнать, как выглядит главный герой».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кстати, а где настройки? Можно ли в настройках изменить ракурс камеры?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Увы... ничего не нашел. Видимо, нельзя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему здесь такой странный фиксированный ракурс?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ворча про себя, он открыл статус персонажа. Теперь оставалось разобраться только с дебаффом «легкая травма».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При мысли об этом у Цзи Гуана  начинала болеть голова. Ну как он мог до сих пор не найти способа восстановить здоровье?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя шкала здоровья была заполнена почти до конца, воспоминания о том, что один удар когтей монстра способен снести половину, а то и две трети ХП, заставляли его сильно нервничать из-за этой нехватки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бормоча себе под нос, он заставил героя забрать грязную одежду и пустые ведра и покинуть общественную баню. По пути ему встретились другие жители Пограничного кладбища. Выражения их лиц были самыми разными, но все они, кто в открытую, а кто украдкой, бросали взгляды на главного героя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в хижину охотников, герой толкнул дверь и помахал рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, я все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой охотник снова снял капюшон и шарф, открыв свое безупречное, холодное, как лед и снег, лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  сидел, сцепив руки в замок и опустив голову, в позе искренней молитвы, что-то тихо шепча. Услышав голос, он поднял взгляд и посмотрел на Цзи Гуана  своими серо-голубыми, словно ледники, глазами. В следующую секунду он замер, а его щеки и мочки ушей начал заливать румянец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запинаясь, Анатолий скользил взглядом по одежде Цзи Гуана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох... эм, с возвращением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда, ты говорил, нужно положить грязную одежду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В корзину вон там. Кто-нибудь заберет ее и постирает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если кто-то будет стирать мои вещи, должен ли я заплатить? Кажется, у меня совсем ничего нет... Можно ли пока записать это в долг?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно, — покачал головой Анатолий. — Господин Альберт  уже сказал, что возьмет на себя все твои нужды в течение этих семи дней. И все будут выполнять его распоряжение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А этот господин Альберт пользуется огромным авторитетом», — подумал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из любопытства задав еще несколько вопросов, Цзи Гуан узнал об уникальном укладе жизни на Пограничном кладбище:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жителей здесь было немного, поэтому каждому приходилось трудиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, кто умел сражаться и охотиться, как, например, Мерлин и Анатолий, добывали для всех мясо и защищали территорию. Те, кто смыслил в земледелии, занимались распашкой, посевом и снабжали жителей овощами и растениями. Кроме того, среди них были портные, прачки, ночные дозорные и многие другие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь не было такого понятия, как «плата». В столь маленьком поселении не было в ходу денег, и в повседневной жизни люди просто полагались на взаимовыручку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, семье охотников, поскольку они добывали мясо, разрешалось свободно брать овощи для готовки, и кто-то из местных стирал их одежду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Звучит весьма идеалистично».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими мыслями Цзи Гуан  опустил грязные вещи в корзину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же делать дальше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидя перед экраном с контроллером в руках, Цзи Гуан  раздумывал не больше трех секунд и решил отправиться спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не только потому, что сам устал, но и для того, чтобы дать отдохнуть главному герою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Долгое время не находя ни точек сохранения, ни способов исцеления, он, опираясь на свой многолетний геймерский опыт, решил провести эксперимент: проверить, не восстанавливает ли сон здоровье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, до того как герой потерял сознание и был спасен тем огромным пушистым зверем, в его статусе висел дебафф «усталость», а шкала ХП была куда более пустой. И только после пробуждения статус «усталость» исчез, а часть здоровья восстановилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он решил, что ХП восстановились благодаря целебным травам, которыми его накормил пушистик, но теперь задумался: а вдруг дело было в том, что он просто хорошенько выспался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попытка не пытка, да и ему самому действительно пора было выходить из игры и идти отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решив так, он направил персонажа в сторону спальни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране появилась кнопка взаимодействия «Дневной сон». После подтверждения главный герой повернулся к Анатолию  и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, я немного устал. Хочу вздремнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох, хорошо...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После их недавнего разговора Анатолий  так и сидел в оцепенении. И если раньше выражение его лица скрывала ткань, то теперь было кристально ясно, что он витает в облаках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, его слишком бледная кожа делала пылающий румянец на щеках особенно заметным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Учитывая богатый внутренний мир всех этих немногословных интровертов...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели он хочет что-то сказать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за того, что камера слишком долго задерживалась на Анатолии , как только у Цзи Гуана  мелькнула эта мысль, перед ним высветились варианты взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Кажется, Анатолий  хочет что-то сказать.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Притвориться, что ничего не заметили, и пойти спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Спросить его.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, он выбрал второй вариант — пара минут погоды не сделает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  склонил голову набок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, ты хочешь о чем-то спросить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  мгновенно выпрямился, словно школьник, которого вызвал к доске завуч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С напряженным лицом он повернул голову и посмотрел на него. Из-за волнения его выражение стало еще более суровым, а в сочетании с бросающимся в глаза черно-красным узором из шипов на щеке, на первый взгляд он выглядел даже пугающе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Цзи Гуана  это нисколько не испугало, потому что лицо собеседника было невероятно красным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что Анатолий, когда перестает выставлять колючки в качестве защиты, становится таким застенчивым и так легко начинает нервничать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это напомнило Цзи Гуану  людей, которые легко приходят в волнение или возбуждение во время общения. Покраснение лица — это, по сути, проявление возбуждения симпатической нервной системы, и для людей с тяжелой формой социофобии это вполне нормальная реакция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — промолчал Анатолий. — ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они молча пялились друг на друга, хлопая глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Поторопить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Раз ничего нет, я пойду спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Ждать.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  терпеливо ждал, не подгоняя и не уходя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прошло примерно десять секунд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...799 lines deleted...]
-        <w:t/>
+        <w:t>— Я просто вдруг подумал, что до сих пор не знаю, как тебя зовут, — наконец тихо произнес Анатолий. Его тон был напряженным и предельно серьезным. — Так как... твое имя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он рассмеялся сквозь слезы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это все, что ты хотел узнать? Из-за чего тут было так переживать? Честно говоря, я думал, что вы называете меня «чужестранцем» и прочими прозвищами именно потому, что я все равно рано или поздно уйду, а значит, вам нет нужды знать мое имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Анатолия  стало еще более скованным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По правде говоря, в этих словах был смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их изначальная отстраненность объяснялась именно тем, что чужак все равно покинет эти земли, поэтому они не собирались заводить с ним долгие беседы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как-никак, Пограничное кладбище  не слишком охотно принимало чужаков, особенно здоровых молодых людей, не обремененных проклятием. Это делалось прежде всего для того, чтобы не тревожить местных жителей. Да и с точки зрения самого чужестранца, столь безжизненное место едва ли подходило для того, чтобы там обосноваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще несколько часов назад Анатолий  не видел в такой холодности ничего предосудительного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь все изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если они больше никогда не увидятся, Анатолий  все равно хотел узнать его имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жизнь — странная штука. С кем-то ты можешь прожить бок о бок десять лет и так и не найти общего языка, а кто-то всего за пару часов общения может навсегда запасть тебе в душу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  запинался, ерзал на месте и был полон тревоги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз чужестранец разгадал их холодность и неприязнь... скажет ли он теперь свое имя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, Цзи Гуан  скажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во всплывшем меню взаимодействия он без колебаний нажал «сообщить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С веселой улыбкой, от которой его глаза превратились в щелочки, главный герой продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И все же я очень рад, что ты решил спросить. Могу ли я расценивать это как знак того, что мы теперь друзья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Угу... угу, — кивнул Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице главного героя стала еще шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае, Анатолий, рад нашему знакомству. Меня зовут...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Пожалуйста, введите имя вашего персонажа: ____】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>