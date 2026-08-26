--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,5667 +14,2131 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мерон и Анатоль тоже стояли среди жителей. Они были среди тех, кто молился.</w:t>
-[...367 lines deleted...]
-        <w:t/>
+        <w:t>Мерлин и Анатолий тоже были в толпе, присоединившись к общей молитве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан заметил их, но не стал подходить и мешать, лишь тихо наблюдая со стороны. Долгая молитва завершилась лишь тогда, когда господин Альберт перестал помешивать жидкость в котле и коротко произнес: «Готово».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жители тут же с нетерпением потянулись к нему, спеша выстроиться в очередь и доставая спрятанные за пазухой маленькие миски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Господин Альберт начал раздавать содержимое котла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прозрачная жидкость с легким зеленоватым оттенком все еще дымилась. Каждому доставалось совсем немного, всего по маленькому черпаку, но все принимали порцию крайне осторожно, боясь пролить хоть каплю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин встал рядом с господином Альбертом, помогая поддерживать порядок. Анатолий же присоединился к очереди и тоже получил свою миску. В отличие от остальных, он не был столь осторожен: взяв жидкость, он отошел в сторону, нашел укромный уголок, стянул шарф, подул на зелье и выпил все одним махом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпив, он снова натянул шарф на лицо — вот только в этот раз его движения не были такими нервными, и он больше не переживал так сильно о том, что кто-то увидит его внешность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин обычно оставался до самого конца, и Анатолий хотел было пойти домой один, но, едва обернувшись, заметил знакомый силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза загорелись, и он поспешил навстречу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты проснулся, Латус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1759 lines deleted...]
-        <w:t/>
+        <w:t>— ...Ага, — Цзи Гуан на мгновение опешил, прежде чем понял, что обращаются к нему. — Только что проснулся, вышел и увидел это. Что вы делаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молимся, ждем, пока сварится зелье, а потом раздаем его, — моргнув, ответил Анатолий. — Ингредиентами послужили те травы, что ты принес. В теории, лучший эффект достигается, если есть их сырыми, но, чтобы поровну разделить на всех, нам пришлось выварить их и разбавить до нужного объема, а господин Альберт занялся распределением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, понятно, — отозвался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Все прямо как с едой: если порций на всех не хватает, чтобы насытиться, остается только варить кашу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Спросить о травах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Спросить о Вибии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Спросить о господине Альберте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Спросить о зверолюде в лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Ни о чем не спрашивать.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выбран первый вариант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, а эти травы какие-то особенные? — спросил Цзи Гуан. — Вы, кажется, очень ими дорожите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглавление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты не знал? — удивился Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я знал только то, что они могут останавливать кровотечение и нейтрализовать яд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — промолчал Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он казался слегка озадаченным, глядя на Цзи Гуана так, словно перед ним был ребенок, по неведению разбрасывающийся сокровищами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудивительно, что ты так легко обменял их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они настолько ценные? — поинтересовался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень ценные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий понизил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти два вида трав — дар госпожи Вибии, они проросли из пролитой ею крови. Одна трава способна замедлить поглощающее нас проклятие, а вторая — очистить от него, пусть и исцелить она может лишь тех, кто заражен не так сильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этих слов в справочнике растений обновились записи о Кровоостанавливающей траве и Траве-противоядии — теперь возле них стояла метка «Дар Вибии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты ответа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Спросить о Вибии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Спросить о господине Альберте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Спросить о жителях кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Спросить о зверолюде в лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Ни о чем не спрашивать.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выбран третий вариант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очистить от проклятия... — Цзи Гуан вспомнил слова Альберта. — Выходит, все здешние жители заражены проклятием, не только ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу... — Анатолий осторожно покосился на Цзи Гуана. — Почти каждый, просто все прячут метки проклятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему повезло меньше всего — узор из шипов проявился прямо на лице, иначе не пришлось бы носить шарф, скрывая внешность. В нем было действительно трудно дышать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив ответ, Цзи Гуан почувствовал, что так оно и должно быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Догадаться было нетрудно, ведь Альберт ранее прямо заявил: «Ты еще не осквернен тьмой, ты не такой, как мы». Да и Анатолий до этого с горькой усмешкой называл их кучкой людей, ожидающих смерти, а этот узор шипов на его лице... Все это указывало на один-единственный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так называемое «осквернение тьмой» в этой игре было ничем иным, как заражением проклятием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пограничное кладбище по своей сути являлось поселением, где собрались проклятые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, его это не волновало. Как говорил Анатолий, способы распространения проклятия все еще оставались загадкой, и контакт с проклятыми или отдаление от них не гарантировали ни заражения, ни безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не верил, что Анатолий станет ему лгать, поэтому сохранял полное спокойствие. В крайнем случае, у него всегда была возможность загрузить сохранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что эти травы достались вам, — лишь произнес Цзи Гуан. — В конце концов, если бы я использовал их сам, они бы послужили мне обычным средством от ран и яда, а это было бы пустой тратой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никакая это не трата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Цзи Гуан не отреагировал с отвращением, Анатолий облегченно выдохнул. И хотя он понимал, что собеседник, скорее всего, уже обо всем догадался, лицезрение его невозмутимости все равно приносило успокоение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе предстоит продолжить путешествие, и если столкнешься с монстрами, эта трава отлично исцелит раны, а также защитит от осквернения тьмой. Таких вещей много не бывает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой охотник с сожалением добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе следовало оставить хоть один стебелек для себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного. Не сказать, что в будущем у меня больше не будет шанса их отыскать, а сейчас они нужнее вам, — ответил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова всплыло окно взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что диалог можно продолжить, Цзи Гуан решил задать все вопросы по списку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он понизил голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1951 lines deleted...]
-        <w:t/>
+        <w:t>— Так кто такая... Вибия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Вибия, богиня жизни, — терпеливо объяснил Анатолий, уже осведомленный о вопиющей религиозной неграмотности Цзи Гуана. — Она такая же сияющая сестра господина Лабая, богиня, которой поклоняются эльфы, она непревзойденна в искусстве исцеления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если есть дары Вибии, существуют ли дары и от других богов? И как они выглядят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Существуют, но они встречаются крайне редко. Я уже пил зелье однажды, десять лет назад. В тот раз это был дар, найденный господином Альбертом — ветвь с золотыми листьями, дарованная господином Лабаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий коснулся своей щеки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сваренное тогда зелье заставило шипы на моем лице отступить с половины лица до трети. Сейчас они снова немного разрослись, но не сильно. Что касается даров других богов... кроме давно иссякшего родника лунного света богини ночи Мут, я ни о чем больше не видел и не слышал. Все наши знания о дарах получены из наставлений господина Альберта, но он научил нас распознавать лишь три из них. Возможно, потому, что остальные дары сгинули много лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан вспомнил вступительный ролик, где упоминались «дары, способные рассеять проклятие, которые теперь почти невозможно отыскать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Понятно. Дары, ниспосланные девятью божествами, существуют в мире в разных формах, помогая их детям изгонять скверну со своих тел».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дар богини жизни Вибии — это травы, Владыки Рассвета Лабая — ветвь с золотыми листьями, богини ночи Мут — родник лунного света. О дарах остальных богов пока ничего не известно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Системный справочник обновился новой информацией на основе их разговора. Цзи Гуан мельком просмотрел ее, нажал на подтверждение и продолжил беседу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи, Анатолий, проклятие на тебе считается серьезным? Если остался лишь этот небольшой участок на лице, сможешь ли ты полностью очиститься, выпив порцию на этот раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Сложно сказать. Даже после того как выпьешь, нужно подождать несколько дней, чтобы зелье подействовало. Надеюсь, что поможет. Я и вправду заражен не так сильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий слегка улыбнулся. В глубине его глаз теплилась надежда, и оттого его взгляд, устремленный на Цзи Гуана, был невероятно нежным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не обратил внимания на взгляд Анатолия, быстро выбрав следующую тему для разговора. Он перевел взор на старика в центре, раздающего зелье:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, а что за человек этот господин Альберт? Он умеет варить зелья... он лекарь? Но почему он с первого взгляда решил, что я рыцарь? Если честно, я не особо-то на него похож. И почему он так уверенно заявил, что я не осквернен тьмой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он был весь в пыли и грязи, в таком жалком виде — ну какой из него рыцарь божества? К тому же он был закутан с ног до головы, как Альберт мог быть уверен, что на нем нет проклятия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж зашла речь о проклятиях...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан открыл меню сохранения. В углу ярко выделялись два слова 【Проклятие времени】, все еще напоминая о своем присутствии. Более того, в окне характеристик персонажа показатель в графе «Проклятие» составлял целых 10 очков. При этом его Сила и Ловкость были равны 11 и 10 очкам соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Альберт родом из места паломничества Сило. Когда-то он был священником в Храме Света, так что, разумеется, знает он немало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий говорил о старике с глубоким почтением. Сказав это, он сделал паузу и, после долгих раздумий, продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин — выдающийся священник, у него наверняка есть особые способности. Вполне естественно, что он может видеть ауру тьмы. Ах... говоря об этом, я понял! Ты избранник госпожи Тины, возможно, на тебе лежит благословение богини судьбы. Если можно увидеть проклятие, то почему нельзя увидеть сияние благодати? Скорее всего, именно по этому признаку священник определил, что ты рыцарь, рыцарь божества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По мере того как Анатолий говорил, его взгляд становился все более пылким. Он немигающе смотрел на Цзи Гуана, в его светлых серо-голубых глазах отражались ясные черные глаза собеседника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В наши дни многие паладины уже утратили свои благословения. От них остались лишь роскошные доспехи, они рыцари лишь на словах. Но ты — другое дело. Если это ты, то нет ничего удивительного в том, что ты все еще обладаешь сиянием благодати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже не стал объяснять, почему в этом «нет ничего удивительного». Для него это было само собой разумеющимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно так же, как Анатолий доверял старику Альберту — если бы Цзи Гуан не задал этот вопрос, он бы никогда и не задумался о том, на чем основывались суждения священника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Альберт сказал, что Цзи Гуан — рыцарь, Анатолий в это поверил; как только Альберт сказал, что Цзи Гуан не осквернен тьмой, он поверил и в это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий мог огрызаться на Мерлина, но никогда бы не посмел перечить Альберту. Ведь он был верующим в солнце, а Альберт — священником, когда-то служившим Владыке Рассвета. Общая вера часто снижает порог доверия, особенно когда один из них является представителем этой самой веры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это несмотря на то, что старик часто смотрел на него оценивающим, подозрительным взглядом, разглядывая его белые волосы и бледную кожу. Альберт даже как-то раз предложил Анатолию простоять голым на коленях под палящим солнцем до самого заката, чтобы доказать свою преданность и умолить Владыку Рассвета отменить наказание светом — эту затею остановил Мерлин, благодаря чему Анатолию удалось избежать этой участи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уважение Анатолия к священнику проистекало из его веры и статуса Альберта. Как бы Альберт ни относился к Анатолию, будучи священником Рассвета, он действительно дал юноше шанс верить в солнце и носить звание солнцепоклонника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего этого Цзи Гуан не знал, а если бы и знал, то, вероятно, не нашел бы слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он лишь слушал ответы Анатолия, стараясь выудить из них полезную информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хм... Выходит, "Проклятие времени" в глазах священника на самом деле выглядит как сияние благодати?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан подумал: «Похоже, проклятие, ниспосланное богом, и проклятие, наложенное демоном, выглядят по-разному».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я задам последний вопрос, Анатолий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спрашивай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1439 lines deleted...]
-        <w:t/>
+        <w:t>— Знаешь ли ты о... оборотнях в лесу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан наконец-то задал вопрос, который давно крутился у него на языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Раз уж дары Вибии так трудно добыть, то почему тот огромный пушистый зверь в лесу отдал столь ценную вещь мне?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А поблизости как раз оказалась эта деревня...» Цзи Гуан невольно склонялся к мысли, что это цепочка квестов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Учитывая текущий уровень симпатии Анатолия, сейчас, наверное, уже можно об этом спросить? Хоть я и не вижу числового значения, перемены в его отношении слишком очевидны».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оборотне? — Анатолий моргнул в замешательстве. — Ты имеешь в виду волков-зверолюдов из племени зверолюдов? Племена зверолюдов действительно обитают на другой границе Великого леса Бэйну, но это очень далеко отсюда. Ты пришел оттуда? Встретил тамошних обитателей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет, я не проходил через их земли. Я просто встретил кого-то в лесу. Эм, я назвал его оборотнем, но не совсем в этом уверен, потому что он выглядел довольно странно: очень высокий, выше Мерлина, вроде бы с волчьей головой, но у него были рога, загнутые, как ятаганы, и хвост, покрытый чешуей...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая его, Анатолий резко изменился в лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд стал невероятно острым, мышцы непроизвольно напряглись, и он даже шагнул вперед, схватив Цзи Гуана за плечи. Его покрытые толстыми мозолями ладони сжались так сильно, что Цзи Гуан невольно ахнул от боли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... столкнулся с этой тварью?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эм? Просто видел разок, — в недоумении ответил Цзи Гуан. — А что такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это монстр! Демон, маскирующийся под зверолюда, но не похожий ни на кого из них!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий чуть ли не кричал, особенно видя, насколько растерянным выглядел Цзи Гуан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве тебе это не показалось странным?! У зверолюдов не бывает таких причудливых черт. У волка-зверолюда не может быть змеиного хвоста, у тигра-зверолюда — птичьих крыльев. И даже если лис-зверолюд и кролик-зверолюд создадут пару, у них не родится потомство, сочетающее признаки обоих!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой? Правда, что ли? — отозвался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий был поражен очередным пробелом в базовых знаниях Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему пришлось объяснять биологические особенности зверолюдов: среди них было бесчисленное множество племен, и их родословная была весьма специфична. Хотя между ними не существовало репродуктивного барьера, у смешанного потомства разных видов никогда не возникало химеризма — смешения животных черт. От союза волка-зверолюда и овцы-зверолюда рождался либо волк-зверолюд, либо овца-зверолюд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому, Латус, дорогой, благословенный Латус, запомни: никогда не приближайся к нему. Это не просто монстр, это демон, сущее зло, куда опаснее любого чудовища. Это посланник Бездны, подосланный Владыкой всех зол в Великий лес Бэйну, чтобы сеять проклятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий чеканил каждое слово:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта тварь, впервые появившись на землях зверолюдов, стерла с лица земли целый город. Она до сих пор бродит по Великому лесу Бэйну, распространяя свою проклятую скверну. Именно из-за ее появления на южных землях людей произошла небывалая вспышка проклятия, из-за которой заразилось множество лесных животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнеся это с нескрываемой ненавистью, Анатолий пристально уставился на все еще ничего не понимающее лицо Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это необычное, мягкое, красивое лицо выглядело таким невинным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Латус ничего не знает, — с тяжелым сердцем подумал Анатолий. — Ему так не хватает самых элементарных знаний».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Хотя, возможно, именно поэтому его глаза остаются такими чистыми, а характер — таким оптимистичным и жизнерадостным. Но это же делает его куда более уязвимым».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Например, бывшие верующие, обезумевшие от страданий после исчезновения божественных чудес... невежество Латуса в вопросах теологии неизбежно заставит многих вопить о том, чтобы сжечь его на костре».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Или тот монстр, бродящий по Великому лесу Бэйну... несмотря на то, что это лишь жалкая, полная изъянов попытка скопировать зверолюда, этот проклятый демон все равно смог заставить Латуса поверить, что перед ним обычный зверолюд».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погрузившись в эти мысли, Анатолий, казалось, напрочь забыл, что при их первой встрече Цзи Гуан был с ног до головы покрыт грязной кровью монстров, забыл, что этот юноша — воин, способный сразиться с опасным чудовищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас ему казалось лишь то, что собеседник намного тоньше его самого, что он даже не может заполнить его одежду, и выглядит таким беззащитным, вызывая лишь тревогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...И так нуждается в защите».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял руку, его пальцы дрогнули, но в то же мгновение, когда они почти коснулись щеки юноши, он одернул их. Затем он с облегчением пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подумать только, ты разминулся с такой опасной тварью. Какое счастье, что ты не пострадал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан же совершенно не осознавал всей серьезности ситуации и ни капли не разделял запоздалого страха Анатолия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он лишь был переполнен изумлением и думал: «Э-э, так этот огромный пушистый зверь на самом деле враждебный моб?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели я ошибся?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Этот оборотень... ну, существо с волчьей головой, на самом деле не было моим спасителем, проявившим доброту?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но меня же действительно спасли».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«То ли это странное существо преследовало какие-то свои скрытые мотивы, то ли это была просто сюжетная скриптовая сцена — он хотел меня убить, но в дело вмешалась третья сторона, а я вырубился слишком быстро и ничего не увидел?».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>