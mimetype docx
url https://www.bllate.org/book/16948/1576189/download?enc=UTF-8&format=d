--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,6211 +14,2579 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После ужина уже стемнело.</w:t>
-[...2959 lines deleted...]
-        <w:t/>
+        <w:t>После ужина совсем стемнело. Анатолий  собирался помыть посуду на улице, и ему пришлось взять с собой лампу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Освещения снаружи, на кладбище, было немного — лишь фонари, оставленные у дверей каждого дома да возле оград. Если бы луна скрылась за тучами, здесь царил бы кромешный мрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, погода этой ночью выдалась неплохой: полумесяц на небе не был скрыт за облаками, и его холодный, чистый свет щедро проливался на могилы. Достаточно было крошечного фонаря, чтобы различить очертания большинства предметов вокруг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий  достал из неприметного угла фонарь. Он слегка встряхнул его, и тот медленно засветился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Источник света оказался плавающим, словно живым: он беспорядочно метался внутри стеклянного плафона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от настоящего огня, это был холодный свет со слабым голубоватым оттенком, не дававший никакого тепла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это? — с любопытством спросил Цзи Гуан, подходя ближе, чтобы рассмотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не заметил на лампе выключателя, да и этот континент вряд ли достиг такого уровня развития, чтобы пользоваться электричеством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий , казалось, уже привык к тому, что Цзи Гуан  обо всём расспрашивает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это световые мотыльки, — ответил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Световые мотыльки? — Цзи Гуан  прищурился и сквозь мягкое голубое сияние разглядел истинный облик насекомого: это была красивая, крошечная бабочка размером не больше ногтя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, это вид очень маленьких бабочек. Они любят нектар или фруктовый сок. Достаточно раз в несколько дней капать по паре капель внутрь, чтобы они были здоровы и полны сил. Мы обычно держим их в специальных плафонах и используем для освещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий протянул фонарь Цзи Гуану, позволив ему подержать его и разглядеть мотылька.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему я не видел, как они светятся днём? — спросил Цзи Гуан. — В том углу, где стояла лампа, была тень. Если бы она светилась, я бы обязательно заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычно они активны только после наступления темноты и светятся только в полете. Поэтому, когда нужен свет, лампу нужно встряхнуть, чтобы разбудить их и заставить летать внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ух ты, — восхищенно выдохнул Цзи Гуан. — А они могут долго светить? Не умрут от этого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если свет начинает тускнеть, нужно просто снова потрясти плафон, и они загорятся ярче. Что касается срока жизни, то световые мотыльки вылупляются весной, осенью у них начинается брачный сезон, а зимой они погибают. Нам нужно лишь регулярно их кормить, а по осени мы выпускаем их всех в лес для размножения. Следующей весной возле водоемов можно найти множество новых коконов. Приносишь их домой, они вылупляются, и у тебя снова есть источник света.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же быть с освещением осенью и зимой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пользуемся огнем. В конце концов, нам всё равно нужно греться, так что огонь отлично подходит и для света.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив объяснения, Анатолий  подхватил посуду с котелками, обернулся и посмотрел на чужестранца, который всё ещё с любопытством разглядывал лампу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь помочь? — мягко спросил он. — Просто подержи лампу и посвети мне дорогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? Да, конечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  не видел причин для отказа и, взяв фонарь, пошел следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они вернулись, небо, казалось, потемнело ещё сильнее. От охотничьего домика вдалеке можно было смутно разглядеть синеватые отблески света, похожие на те, что излучал фонарь в их руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  спросил об этом и узнал, что это ночные дозорные. Чтобы избежать нападения диких зверей под покровом ночи, на кладбище всегда кто-то дежурил до утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычно дежурим по очереди, — небрежно бросил Анатолий. — Послезавтра как раз моя смена или смена Мерлина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так, за разговорами, они вернулись домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В деревянном доме Мерлин  уже отодвинул стол в гостиной, освободив место, расстелил старый ковер и собирался ложиться спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В крошечной деревушке, лишенной телефонов и компьютеров, удаленной от городов и не имеющей никаких ночных развлечений, с наступлением темноты у людей оставалось по сути лишь два варианта: спать или делать детей. У верующих вроде Анатолия добавлялся ещё один пункт: он не ложился отдыхать, пока не прочтет Молитву Солнцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  немного понаблюдал со стороны. На самом деле ему ещё не хотелось спать, но делать было решительно нечего, поэтому в конце концов он тоже отправился в свою комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я спать. — Он помахал Мерлину и Анатолию рукой и бросил: — Спокойной ночи, Анатолий , Мерлин!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спокойной ночи?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У охотника и его приемного сына, похоже, не было привычки желать друг другу спокойной ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин лишь проводил Цзи Гуана взглядом, а Анатолий  на мгновение опешил, прежде чем опомниться и ответить тем же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в комнату, он мысленно кликнул по кровати, и перед ним всплыло знакомое окно взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Спать (перемотать время до рассвета).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Спать (проснуться через три часа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Спать (проснуться через пять часов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Спать (проснуться естественным путем).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Можно даже выбрать время?» — подумал Цзи Гуан. Поразмыслив, он выбрал пробуждение естественным путем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А после того, как время перемоталось...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экран почернел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  едва не решил, что система зависла. И лишь когда он повернул угол обзора, то обнаружил кнопку взаимодействия с дверью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видимо, из-за отсутствия источника света было просто слишком темно, чтобы что-либо разглядеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нажав на кнопку открытия, он обнаружил, что снаружи царит тишина. Там было чуточку светлее, чем в комнате — вероятно, потому, что деревянное окно не было закрыто, и в него проникал лунный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь комнаты тоже была из дерева, массивная, но грубо обработанная. При открывании она издавала поскрипывающий звук, который днём, возможно, был незаметен, но в ночной тиши казался оглушительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спавший на полу в гостиной Мерлин  резко распахнул глаза. Его янтарный взгляд был ясным, будто он и не спал вовсе. Высокий и крепкий охотник тут же схватил лежавшие рядом лук и колчан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Секунду спустя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  опомнился, его напряженные руки, сжимавшие лук, расслабились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его низкий голос, хриплый со сна, напоминал рычание пробудившегося от зимней спячки бурого медведя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты? Латус... Верно? Так Анатолий  тебя зовёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — с запинкой отозвался Цзи Гуан , внезапно вспомнив слова Мерлина  о том, что он спит в гостиной, чтобы удобнее было за ним следить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...И тут же осознал, что выходить в такое время было, пожалуй, не лучшей идеей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Э-э, меня ведь не заподозрят в том, что я хочу совершить какое-нибудь злодеяние под покровом ночи, и не спишут очки симпатии?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего не спишь? — хмуро и строго спросил Мерлин, тут же подтвердив его опасения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  напрягся, пролистал несколько вариантов ответов во всплывшем окне и лишь затем произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, понимаете... Я слишком долго спал днём и сейчас не могу уснуть. Вот и решил выйти посмотреть, скоро ли рассвет. Э-э, я вас разбудил? Извините...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  тяжело и глухо хмыкнул, поднялся с ковра и нащупал фонарь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бесцеремонно и с силой встряхнул его. Спящие внутри мотыльки мгновенно проснулись, снова закружились в танце и начали излучать мягкий холодный свет, озаривший большую часть комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  подошел с фонарем к окну, взглянул на ночной пейзаж и луну, и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поспи ещё три часа. Примерно через три часа рассветёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очки симпатии вроде бы не упали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  с облегчением выдохнул и послушно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем, понурив голову, поплёлся обратно в комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, почувствовал ли Мерлин его нежелание уходить, но он на секунду задумался и, прежде чем Цзи Гуан  закрыл дверь, добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Или можешь остаться здесь и скоротать время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  без лишних слов тут же распахнул дверь и вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я могу чем-нибудь помочь? — спросил он так живо, словно птичка, которую после долгого сидения в клетке наконец-то выпустили полетать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  жестом подбородка указал на доспехи в углу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я заметил, что днём ты не ухаживал за мечом и броней. Просто помыл их водой и всё. У тебя нет инструментов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  растерянно хлопнул глазами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2015 lines deleted...]
-        <w:t/>
+        <w:t>Да он и понятия не имел, как это делается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Мерлин  принёс кусок замши размером с ладонь, банку пчелиного воска и коробочку с песком, мелким как пыль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Приступай, — сказал он. — Как раз управишься к рассвету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  пялился на эти предметы с совершенно остолбеневшим видом, не зная, с чего начать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  посмотрел на стоящего перед ним «юношу» и через мгновение изогнул бровь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не умеешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не умею... — неловко признался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смуглый пожилой охотник пристально разглядывал его в призрачно-синем свете лампы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, он ничего не сказал, лишь поставил фонарь на пол и пододвинул к себе доспехи Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Мерлин  достал ещё один кусок замши, уселся, скрестив ноги, взял в руки один из наручей и приказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садись, бери свою замшу и повторяй за мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он открыл коробочку с мелким песком и начал демонстрировать процесс ухода за снаряжением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Металлические изделия требовали регулярного ухода, главным образом для того, чтобы предотвратить скопление грязи и риск появления ржавчины, а также чтобы проверить броню на наличие повреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стандартный метод ухода заключался в том, чтобы сначала стереть пыль хлопчатобумажной тканью или шкурой животного, а затем тщательно отшлифовать поверхность с помощью песка. Этот шаг был необходим для удаления грязи из труднодоступных мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Движения должны быть медленными — достаточно медленными, чтобы не повредить верхний слой и вычистить все щели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем другой стороной замши, смазанной пчелиным воском, нужно было понемногу полировать металл. Тепло от повторяющихся движений и температура кончиков пальцев заставляли воск полностью расплавиться и покрыть поверхность, эффективно защищая её от воздуха и влаги, а также заполняя микроскопические, невидимые глазу поры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот метод подходил как для доспехов, так и для меча, и даже для крепежных кожаных ремней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан наблюдал, не отрывая глаз, а затем принялся повторять движения Мерлина. В этом деле не терпелась спешка: на шлифовку и вощение каждой детали уходило от тридцати до сорока пяти минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неудивительно, что он сказал, что управимся к рассвету», — пробормотал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы ему пришлось возиться с этим в одиночку с его неумелыми руками, он бы наверняка просидел до самого утра. Но с помощью Мерлина  дело шло гораздо быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С трудом закончив наплечник, Цзи Гуан  взял в руки второй наруч, но, не успев даже начать протирать его, замер, заметив, что трещина на нём заделана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он невольно посмотрел на Мерлина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой наруч... Это вы его починили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  поднял голову и бросил короткий взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Анатолий  днём попросил помочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо огромное! — с благодарной улыбкой произнёс Цзи Гуан, приятно удивлённый расторопностью охотников. — Даже не знаю, как вас отблагодарить. Может, мне взять на себя готовку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, им пришлась по вкусу его стряпня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Не стоит так утруждаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Мерлина  вновь задержался на лице юноши, в основном на его улыбающихся глазах. Большие, слегка раскосые глаза симпатичного парня делали его невероятно похожим на кота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причём на очень общительного кота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выдержав паузу, он продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе не нужно нам отплачивать. Ты это заслужил. Благодать Вибии, которую ты принёс, куда ценнее куска железа для заплатки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, вы с Анатолием  и правда как отец с сыном — говорите одно и то же. А ведь доспехи для меня тоже очень важны, — затараторил Цзи Гуан. — Лекарственные травы мне нужны только чтобы снять яд или остановить кровотечение, а доспехи — это совсем другое, доспехи — моя вторая жизнь. Если оставить брешь, вдруг в следующей опасной ситуации враг ударит именно в это уязвимое место? Так что ценность вещи зависит от того, что она значит для каждого из нас...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — глухо отозвался Мерлин, давая понять, что слушает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Цзи Гуан, продолжая полировать доспехи, всё так же беззаботно болтал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И поблагодарить я хочу не только за это. На самом деле я многого не знаю, а вы с Анатолием  научили меня множеству полезных бытовых навыков и базовых вещей. Вот что для меня поистине бесценно... Ой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увлекшись, Цзи Гуан  вдруг вспомнил о чём-то, поспешно зажал рот рукой и рефлекторно покосился в сторону соседней комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс... Не слишком ли я разошёлся? Разбудим ещё Анатолия, нехорошо получится, — прошептал он, ещё больше понижая голос, а затем и вовсе умолк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлину, похоже, было всё равно. Он даже весьма бесцеремонно заявил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь не осторожничать, его не так-то легко разбудить. Этот мальчишка спит без задних ног, бдительность у него нулевая. Если бы он и впрямь услышал шум и вышел проверить, в чём дело, я бы его зауважал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...А может, это потому, что вы дома? Наверное, он спит так крепко только тогда, когда чувствует себя в полной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не удержался и вступился за своего нового товарища, но Мерлин  лишь холодно фыркнул, ничуть не смягчившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну ладно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  совершенно не мог понять, что за отношения связывают приёмного отца и сына. Ведь по ним было видно, что они далеко не безразличны друг другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же вы? — спросил Цзи Гуан, вспомнив о другом. — Вам не хочется спать? Может, я заберу доспехи в свою комнату и закончу там при свете лампы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин, казалось, усмехнулся, но тон его остался жёстким, и из-за того, что голос охотника от природы был низким и грубым, слова прозвучали резковато:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не твоё дело, обо мне не беспокойся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  вздрогнул от неожиданности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эм... Это значит "да" или "нет"? Почему это прозвучало так раздраженно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан продолжал сидеть в нерешительности, пока Мерлин  снова не бросил на него взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотник изогнул бровь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Чего застыл? Уже закончил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>— Ой... — Цзи Гуан  поспешно опустил голову и принялся быстро и тщательно натирать воском броню в своих руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все доспехи и даже длинный меч были приведены в порядок, система издала мелодичный звон «дзинь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Прочность доспехов повышена.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【99/100】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>【Прочность прямого меча повышена.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【100/100】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...319 lines deleted...]
-        <w:t/>
+        <w:t>«Ого».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев уведомление, Цзи Гуан  вновь открыл панель характеристик персонажа и наконец заметил невзрачную шкалу прочности под снаряжением. На него снизошло озарение: «Так это, оказывается, было обучение восстановлению прочности!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отложив в сторону смазанный меч, главный герой почувствовал, как всё его тело затекло. Он со стоном потянулся, шумно выдохнул и, бормоча, что наконец-то всё закончено, медленно поднялся на ноги, заявив, что пойдет к себе немного полежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  проверил состояние доспехов. Убедившись в удовлетворительном качестве работы, он кивнул, не препятствуя молодому чужеземцу вернуться в спальню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в тот момент, когда Цзи Гуан уже собирался закрыть дверь, Мерлин  вдруг окликнул его:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Эй, Латус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...543 lines deleted...]
-        <w:t/>
+        <w:t>— Мм?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе спать всего час. С рассветом пойдешь со мной на охоту в лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти слова Мерлин произнёс в приказном тоне, не оставляя Цзи Гуану  права на выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тот явно и не собирался отказываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза блеснули, сонливость и скованность как рукой сняло. Лицо озарилось восторгом, будто на него свалился неожиданный подарок судьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черноволосый и черноглазый юноша заикаясь проговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой? П-правда? А можно? Но я же совсем не умею охотиться, я даже кролика поймать не смог... Вы и правда хотите взять меня с собой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Лицо Мерлина  оставалось невозмутимым. — Нетрудно было догадаться. Поэтому ты будешь следовать за мной и учиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично, с удовольствием!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  был полон предвкушения. Его глаза превратились в щелочки от улыбки, а кончики ушей слегка покраснели, выдавая смущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то, я давно хотел спросить, не согласитесь ли вы стать моими наставниками, но не знал, как подступиться. А теперь... Хм, мне нужно называть вас учителем? Учитель, я буду очень стараться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Мерлин  опешил и, выдержав паузу, бросил: — Как знаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В больших, слегка раскосых глазах Цзи Гуана  отражался свет мотыльков и луны, а голос зазвучал легко и радостно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если с наступлением рассвета я не проснусь, обязательно разбудите меня. Я сразу же встану, учитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>