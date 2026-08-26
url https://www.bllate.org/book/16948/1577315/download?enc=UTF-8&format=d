--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -30,4451 +30,1875 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...831 lines deleted...]
-        <w:t/>
+        <w:t>Едва взошло солнце, Мерлин и Анатолий проснулись точно по расписанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здесь не было привычки завтракать, поэтому Мерлин, наскоро умывшись, закинул за спину колчан с луком и постучал в дверь Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, пора выдвигаться, — крикнул он и без церемоний распахнул дверь комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деревянная дверь издала резкий, пронзительный скрип, и Цзи Гуан вскинулся, как хомяк, чью норку внезапно разворошили. Он вскинул голову, рывком сел на кровати и сонно уставился в дверной проем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение, наконец придя в себя, Цзи Гуан со взъерошенными волосами суетливо вскочил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, да, иду-иду!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий, который тоже проснулся совсем недавно, обернулся на звук. Моргнув, он озадаченно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А куда это вы собрались?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглавление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со мной на охоту, — ответил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Вы? С Латусом? — Анатолий опешил, округлив глаза, а на его лице отразилась целая гамма эмоций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин невозмутимо угукнул. С совершенно спокойным видом он проигнорировал взгляд приемного сына и просто встал в стороне, скрестив руки на груди в ожидании Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обувшись, Цзи Гуан сказал, что ему нужно умыться. Он быстро ополоснул лицо водой из чана у двери и тут же прибежал обратно в охотничий домик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нужно надевать доспехи? — спросил Цзи Гуан, прицепив меч к поясу и бросив взгляд на свою только что отполированную броню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин скользнул по ней взглядом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой металлический доспех, конечно, прочный и надежный, в нем безопаснее, но при движении он сильно шумит. Если не можешь гарантировать, что ни за что не зацепишься, не советую его надевать — только распугаешь всю добычу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ведь и правда». — задумался Цзи Гуан. До этого, пытаясь охотиться в лесу, стоило ему сделать пару шагов вдалеке, как дичь тут же бросалась наутек без оглядки. Так вот в чем было дело — в звоне снаряжения!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убежденно кивнув, он с готовностью прислушался к опыту старшего и с энтузиазмом спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда не буду надевать. Выдвигаемся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погоди немного, нужно кое-что проверить, — сказал Мерлин и бросил свой лук Цзи Гуану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лук Мерлина был сделан из цельного куска дерева и оказался на удивление тяжелым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан еле поймал его в охапку, и на его лице отразилось недоумение:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это зачем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...479 lines deleted...]
-        <w:t/>
+        <w:t>— Для охоты, понятное дело, нужен лук. Попробуй натянуть тетиву, — Мерлин повелительно дернул подбородком. — Натягивай, насколько сможешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главный герой послушно кивнул, а затем Цзи Гуан открыл меню персонажа и попытался экипировать лук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в следующую секунду он потерял дар речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Снаряжение: Охотничий лук Мерлина】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Тяжелый лук с силой натяжения 81 кг. В сочетании со специальными стрелами обладает разрушительной силой, способной пробить броню. Принадлежит Мерлину — пожилому охотнику с таинственным прошлым, живущему на Пограничном кладбище. Этим луком Мерлин однажды пронзил сердце монстра с расстояния в 100 метров.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Требования для экипировки: Сила 30, Ловкость 25.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сколько-сколько килограммов?!» — мысленно возопил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Цзи Гуана задрожали, и он с замиранием сердца перевел взгляд на собственные характеристики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рыцарь Судьбы】 Уровень: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ОЗ: 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выносливость: 12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сила: 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ловкость: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Магия: 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Проклятие: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2895 lines deleted...]
-        <w:t/>
+        <w:t>«...Да вы издеваетесь, мужики, вы слишком высокого обо мне мнения! У меня всего 11 единиц Силы и 10 единиц Ловкости!». — сокрушался он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скрепя сердце, Цзи Гуан всё же нажал на кнопку экипировки. Лук-то он взял, но, как и ожидалось, тут же выскочило системное уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ваших характеристик недостаточно.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Шанс попадания -93%, Урон -80%, Расход выносливости +90%.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на Мерлина. Тот по-прежнему стоял со скрещенными руками и спокойно наблюдал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В чем дело? — изогнул бровь Мерлин с совершенно естественным выражением лица, в котором даже читалось легкое недоумение, отчего Цзи Гуан вдруг замер. — Натягивай тетиву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуану ничего не оставалось, кроме как нажать кнопку атаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без стрелы, просто сжимая лук одной рукой и потянув за тетиву другой... Но даже так главный герой, стиснув зубы и напрягаясь изо всех сил, не смог натянуть её даже наполовину, а его руки предательски затряслись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве что стойка была более-менее правильной, будто он когда-то специально обучался. Однако силенок явно не хватало. Натянуть тетиву не выходило, а упорствовать дальше означало лишь заработать ноющую боль в руках и спине. При таком раскладе идеальная стойка не имела никакого смысла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан шумно выдохнул и решительно бросил эту затею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Пожаловаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Честно признать свою слабость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Попросить лук полегче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Солгать, выдумав причину, почему не можешь натянуть тетиву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. ...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, я не могу его натянуть, — честно признался Цзи Гуан, снимая снаряжение и протягивая лук обратно. — Я, конечно, раньше тренировался, но только со слабыми луками для новичков...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок Цзи Гуан, сжимая в руках геймпад и глядя на реплику своего героя, лишь горько усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Надо же, какое совпадение, я ведь тоже стрелял из лука для новичков». — подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во времена школьной спартакиады администрация от нечего делать решила добавить в программу соревнования по стрельбе из лука. Толпу южных школьников, в глаза не видевших это оружие, в принудительном порядке погнали участвовать, и Цзи Гуан оказался одним из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дистанция тогда составляла всего 18 метров, но даже так попадали лишь единицы. Цзи Гуан оказался весьма талантливым: всего за пару дней тренировок он научился попадать в желтый круг. Что же касается остальных — любой, кто просто не мазал мимо щита, получал призовое место. Можно представить, каков был средний уровень стрельбы у этих учеников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луки для тех соревнований выдала школа — стандартные, для новичков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С силой натяжения всего в 7 килограммов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Что и десятой доли от этого охотничьего лука не составит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин замолчал, слегка расширив глаза, и с удивлением смерил Цзи Гуана долгим взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Наверное, он сейчас думает, как такой слабак, как я, умудрился в одиночку зарубить монстра». — продолжал мысленно сокрушаться Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну, умерев 49 раз и тупо заучив все его атаки наизусть». — честно ответил он сам себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черноволосый и черноглазый юноша стоял со скромным видом, всем своим существом излучая неловкость ученика, которого классный руководитель поймал на списывании и вызвал на серьезный разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже морально приготовился к расспросам, но в то же время умудрялся краем глаза изучать фигуру Мерлина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин принадлежал к тому типу людей, чья одежда скрывает мускулатуру. Издалека он казался обычным, и лишь подойдя к нему вплотную, можно было осознать, насколько он высок и могуч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше Цзи Гуан не обращал на это особого внимания, отмечая лишь его высокий рост. Но теперь, присмотревшись, он с предельной ясностью осознал: Мерлин не просто высокий, он как минимум в полтора раза шире самого главного героя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лук с натяжением в 81 килограмм...». — ужаснулся Цзи Гуан и прицокнул языком. Мышцы под одеждой этого человека наверняка развиты куда сильнее, чем можно себе представить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В современных фильмах и книгах, особенно в новеллах и аниме, одно время было модно изображать лучников хрупкими юношами и девушками — эдакими бойцами, которых легко победить, стоит лишь подобраться к ним вплотную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, существуют легкие луки, которые под силу натянуть даже ребенку. Но в эпоху, когда лук был реальным оружием для боя и охоты, лучником мог стать только по-настоящему сильный человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой охотник, как Мерлин, например.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если целью была крупная дичь, то и сила натяжения требовалась немалая: стреле необходима кинетическая энергия, чтобы пробить толстую шкуру и мышцы зверя, убив его наповал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И те 22 килограмма натяжения, что дилетантам кажутся пустяком, заставят руки какого-нибудь завсегдатая тренажерного зала трястись, как переваренная лапша. А 81 килограмм? Это пугающая цифра! В реальной древности на такое были способны лишь редкие прославленные воины-богатыри. Натянуть подобный лук без мощнейшей мускулатуры попросту невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так значит, лучники — хлипкие? И умирают в ближнем бою?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если у тебя в руках лук для новичка, а твоя цель — пушистый кролик, то, пожалуй, да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но такие бойцы, как Мерлин, в случае сближения с врагом, скорее всего, просто пустят в ход кулаки или выхватят нож и устроят кровавую баню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С натяжением в 81 килограмм и твердым наконечником, как и было сказано в описании экипировки, пробить броню — вполне реальная задача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если человек, способный натянуть такой лук, врежет тебе кулаком без какой-либо защиты, то, скорее всего, в глазах сразу потемнеет, мозг отключится, и есть немалая вероятность, что ты больше никогда не очнешься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С-с-с... Какая зависть!». — Цзи Гуан издал тоскливый звук жаждущего человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вот прокачаюсь, вкачаю очки в Силу, и буду носить огромный лук в левой руке, а тяжелый меч в правой! Раз уж играешь в ARPG в сеттинге западного фэнтези, надо быть могучим силачом!». — мысленно бурчал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин и правда был удивлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он предполагал, что Цзи Гуан, сумевший одолеть монстра, даже если не натянет его лук полностью, осилит хотя бы две трети. Но реальность превзошла все ожидания: сила рук юноши оказалась куда меньше, чем он думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вслух он ничего не сказал. Лишь забрал свой лук, закинул его за спину и повернулся к приемному сыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, — позвал Мерлин. — Одолжи-ка ему свой лук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий опешил и замялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И дело было не в жадности, просто...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беловолосый молодой охотник замялся и максимально тактично произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется, мой лук Латусу тоже... не совсем подойдет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий был полной противоположностью своему приемному отцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин считал нелогичным, что человек, в одиночку убивший монстра, обладает такой ничтожной силой. А Анатолий? У него перед глазами стояла лишь хрупкая фигура юноши, на котором даже его одежда висела мешком. Он напрочь забыл о том, что Цзи Гуан заявился к ним весь в крови. Подсознательный инстинкт защитника заставлял его считать такую слабость абсолютно нормальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...И таким образом он случайно угадал реальную силу рук Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаешь? — удивился Мерлин. — Твой лук и так достаточно легкий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Лицо Анатолия оставалось невозмутимым, и лишь спустя паузу он скривил губы. — Во-первых, мой лук не легкий. Во-вторых, не все обладают такой же нечеловеческой силой, как у тебя. Остальные дозорные на кладбище могут натянуть максимум 27 килограммов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин всё ещё не верил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Родители с его характером никогда не доверяют суждениям детей просто так. Их типичная черта: даже если ребенок абсолютно прав, они уступят, только когда увидят всё собственными глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, Мерлин приказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В любом случае, неси его сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий цокнул языком, недовольно зыркнул на приемного отца, но... всё же подчинился: развернулся, пошел в свою комнату и снял со стены охотничий лук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он протянул его Цзи Гуану, и недовольство на его лице сменилось серьезностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь попробовать, но не перенапрягайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя в ясные глаза Цзи Гуана, Анатолий поспешил успокоить его заранее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бери слова Мерлина близко к сердцу. У него в голове стандарты, далекие от нормальных людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Цзи Гуан тут же ощутил недоброе предчувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нерешительно взял лук Анатолия и экипировал его, чтобы взглянуть на характеристики:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Снаряжение: Охотничий лук Анатолия】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Охотничий лук Анатолия, сила натяжения 54 кг. Анатолий — приемный сын и ученик Мерлина. Хоть он и не достиг уровня мастерства своего отца, у него тоже есть впечатляющие заслуги. В 14-летнем возрасте он в одиночку завалил из этого лука огромного медведя.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Требования для экипировки: Сила 22, Ловкость 15】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да вы оба — чертовы гориллы! Гориллы!!». — мысленно завизжал Цзи Гуан. Оцепенев, он поднял голову и вытаращил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его рот открылся, и он быстро затараторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайте мне лук с натяжением до 18 килограммов, и желательно не больше, спасибо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хватит издеваться над моим чувством собственного достоинства!». — мысленно взвыл он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>