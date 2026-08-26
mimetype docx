--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,5219 +14,2259 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лиса была одета в платье с длинными рукавами. Её рыжие волосы почти доходили до талии и спадали длинными красивыми локонами. Черты лица ещё оставались детскими. В глазах сияла изумрудная зелень, похожая на драгоценные камни. Очень красивый зелёный цвет, полный жизни, словно сам лес.</w:t>
-[...2287 lines deleted...]
-        <w:t/>
+        <w:t>Лиза была одета в платье с длинными рукавами. Ее рыжие волосы, спускавшиеся почти до талии, спадали красивыми крупными локонами. У нее было детское личико и зеленые, похожие на драгоценные камни глаза — изумительного оттенка зелени, живого и яркого, как сам лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственным, что резало глаз, был черно-красный узор из шипов на тыльной стороне рук девочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Метка проклятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Подойти и просто бросить ей лекарство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Подойти и поздороваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Присесть и поздороваться издалека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. ...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан склонил голову, немного подумал и, учитывая всеобщую хрупкость, пугливость и враждебность обитателей кладбища, решил присесть, чтобы казаться пониже. Затем он издалека поднял руку в знак приветствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет! — Цзи Гуан расплылся в лучезарной, дружелюбной улыбке, и его голос прозвучал легко. — Ты, должно быть, малышка Лиза, о которой говорил господин Альберт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для начала он упомянул имя Альберта, а затем положил пузырек с лекарством на раскрытую ладонь, чтобы девочка могла его рассмотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жители кладбища уважали Альберта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Лиза не была исключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Лиза действительно испугалась и, как и все остальные, инстинктивно сжалась. Но вскоре, услышав имя Альберта и увидев в руках Цзи Гуана пузырек с темно-коричневой жидкостью, она постепенно успокоилась и осторожно кивнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — подала голос Лиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Альберт просил передать тебе лекарство. — Видя, что девочка не подходит, Цзи Гуан спросил: — Можно мне подойти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Угу, — едва слышно ответила Лиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда Цзи Гуан зашагал к ней...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Идти по прямой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Обойти цветы на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. ...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...осторожно огибая пышные цветы в этом крошечном саду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Лиза благодарна вам за то, что вы не наступили на цветы.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Лизы повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любовь Лизы к цветам была очевидна, иначе этого совершенно не вписывающегося в обстановку садика здесь бы просто не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нигде больше на кладбище цветы почти не встречались — разве что цветущие овощи и травы на грядках. Так что этот маленький кусочек земли за деревянным домом явно кем-то бережно возделывался. Должно быть, это дело рук бабушки Лизы, хотя и сама малышка, которой в силу возраста пока не поручали тяжелую работу, тоже могла помогать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому бережное отношение Цзи Гуана, не растоптавшего цветы, легко принесло ему симпатию девочки. Черноволосый чужестранец присел перед Лизой на корточки и протянул ей лекарство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза взяла пузырек, но пить не стала, а просто спрятала его в карман своего длинного платья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем рыжеволосая малышка склонила голову набок и молча уставилась на сидевшего перед ней паренька с экзотической, но невероятно красивой внешностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза смотрела в глаза Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, ей понравились его живые, как у олененка, глаза, понравился свет, сияющий в них — так же, как ей нравились звезды в ночном небе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Лизы повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыжеволосая девочка тихо прошептала слова благодарности; ее голосок был детским и мягким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого она снова опустила голову и взяла лежащую рядом охапку цветов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были заботливо отобранные и сорванные Лизой цветы нежных оттенков, с длинными гибкими стеблями, идеально подходящими для того, чтобы сплетать их друг с другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Завязать разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. ...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, окрыленный двукратным повышением симпатии и маявшийся от скуки, изучил варианты и выбрал первый:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пытаешься сплести венок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Лиза замерла, ее неуклюжие пальчики остановились. Она снова взглянула на Цзи Гуана и поспешно опустила глаза. — Угу...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так он держаться не будет, — Цзи Гуан указал пальцем со знанием дела. — Там, где ты сейчас переплетала, нужно затягивать туже, иначе все распадется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И стоило ему это произнести, как венок в руках Лизы окончательно развалился, а цветы криво повисли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза тупо уставилась на свой венок. Сейчас она походила на зависшую белку, у которой прямо из лапок выхватили любимый орех. Спустя мгновение ее плечи уныло поникли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе помочь? — предложил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза растерянно подняла голову, соображая с явным опозданием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь, я помогу тебе сплести? — Цзи Гуан указал сначала на цветы в руках Лизы, а затем на себя, сияя ослепительной улыбкой. — Я в этом профи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это не было пустым хвастовством — этому его научил отец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан до сих пор помнил, как его отец, напустив на себя дурашливый, но при этом донельзя серьезный вид бывалого сердцееда, поучал его: «Сынок, это один из моих коронных приемов, благодаря которому я когда-то завоевал твою маму. Не слушай тех, кто говорит, что парням плести венки не по-мужски — так говорят только вечные холостяки. Вот вырастешь, захочешь порадовать девушку, и поймешь, насколько это крутой навык. Стоит выкинуть такой фокус, и она точно улыбнется! И даже если она не любит цветы и не захочет его носить — не страшно, главное ведь внимание. Кто откажется от парня, который сплел для нее венок?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что теперь этот навык пригодится не для того, чтобы покорять девичьи сердца, а чтобы радовать маленьких детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза ничего не сказала, просто протянула Цзи Гуану всю собранную ею охапку цветов. Цзи Гуан понял, что это согласие, уселся прямо на землю и, ловко перебирая стебли, принялся за работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стебли не должны быть ни слишком короткими, ни слишком длинными, иначе плетение выйдет грубым и уродливым. Поскольку это венок, в начале нужно оставить несколько петелек для закрепления, а затем переплетать и туго затягивать...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Длинные, изящные пальцы Цзи Гуана с отчетливо проступающими суставами казались очень ловкими, и на деле так оно и было. Совсем скоро изящный, прочный венок был готов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надеюсь, тебе понравится, — с улыбкой произнес Цзи Гуан, опуская венок на голову Лизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красный и зеленый — классическое сочетание. Если цвета слишком насыщенные, это может выглядеть безвкусно, но идеально выверенные оттенки способны создать потрясающий визуальный эффект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девочка с густыми рыжими кудрями и светло-зелеными глазами, увенчанная теплым венком из темно-зеленых стеблей, выглядела невероятно свежо и красиво, словно маленькая лесная фея.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лиза ощупала венок на голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мгновение спустя на ее лице расцвела застенчивая улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Лизы повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, братик, — девочка, казалось, окончательно расслабилась. Мягко произнеся эти слова, она всунула оставшиеся цветы в руки Цзи Гуану. — Это тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...351 lines deleted...]
-        <w:t/>
+        <w:t>Ближе к полудню Мерлин и Анатолий сменились с дежурства. Едва они вернулись в хижину, как заметили на столе накрытую крышкой посудину. Открыв ее, они обнаружили замаринованную Цзи Гуаном курятину и кабанятину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако самого Цзи Гуана нигде не было видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успели отец и сын-охотники задаться вопросом о его местонахождении, как послышались приближающиеся шаги. Обернувшись, они увидели Цзи Гуана, который открыл дверь, держа в охапке цветы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, Наставник, Анатолий! Вы уже закончили смену? — воскликнул юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий покосился на цветы в его руках:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где ты был?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы были заняты, поэтому я пошел искать себе занятие, — ответил Цзи Гуан, опустив букет на стол. Затем он перевел взгляд на Анатолия, на мгновение задумался о чем-то и, хитро улыбаясь, словно манэки-нэко, поманил его рукой, призывая наклониться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«?» — Анатолий не понял, к чему это, но послушно нагнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду Цзи Гуан достал из-за спины нечто имеющее легкий вес, но в целом почти невесомое, и плюхнул прямо ему на голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это был венок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2463 lines deleted...]
-        <w:t/>
+        <w:t>Симпатия ребенка повышалась невероятно быстро. Все утро Цзи Гуан плел венки вместе с Лизой, и ее расположение улучшилось раза четыре или пять — куда быстрее, чем у Анатолия. А этот самый венок Лиза водрузила ему на голову перед расставанием. Но одно дело — сидеть в веночке в укромном уголке перед ребенком, и совсем другое — разгуливать в таком виде по округе. Для взрослого парня это было как-то чересчур экстравагантно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но главной причиной было отсутствие прибавки к характеристикам — венок оказался чисто декоративным предметом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Цзи Гуан снял его и подвесил к поясу сзади. И только когда Анатолий подошел ближе, а на экране высветилось меню взаимодействия, Цзи Гуан совершенно спонтанно выбрал опцию 【Подарить подарок -&amp;gt; Венок】 и надел его на голову охотника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беловолосый юный охотник застыл, боясь пошевелить головой, словно цирковой акробат, выполняющий трюк на баланс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на него, Цзи Гуан фыркнул и рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это тебе! Ой, кажется, он маловат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — промолчал Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опустив белоснежные ресницы, Анатолий осторожно поднял руку к макушке и нащупал мягкие лепестки. Он снял предмет с головы — венок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беловолосый охотник перевел взгляд с венка на лукаво улыбающееся лицо Цзи Гуана, невольно вздохнул, и на его лице отразилась смесь безысходности и снисходительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда это? — спросил Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помогал господину Альберту отнести лекарство Лизе и заодно немного поиграл с малышкой. Венки сплел тогда же. Она попросила ее научить, мы наделали их целую кучу, и один я принес с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сплел? Ты и такое умеешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В детстве отец научил. Это его коронный прием со времен ухаживаний за мамой, так что он передал мне его пораньше. Было бы побольше материала, я бы таких узоров наплел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответив с улыбкой, Цзи Гуан добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но вообще-то мне больше нравится плести кузнечиков из травы. Они получаются как живые! Правда, для этого нужна подходящая трава. Как-нибудь при случае сплету тебе одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий посмотрел на него, затем снова опустил взгляд на венок. Его лицо было напряженным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Правда даришь мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан захлопал ресницами, пытаясь разгадать его реакцию. Он рад или нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну... Я просто пошутил. Если не нравится, можешь выбросить. Или, может, украсим им дом? Повесим на стену?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, подарил, — уверенно подытожил Анатолий и в следующую же секунду прицепил венок себе на пояс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Анатолию очень понравился ваш подарок.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Анатолия повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Э?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, понравилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев системное уведомление о повышении симпатии, Цзи Гуан тут же просиял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда речь заходит о повышении симпатии, дарить подарки — это, естественно, самая настоящая классика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только Цзи Гуан был совсем новичком, ни гроша за душой, так что и дарить ему было нечего. А теперь, когда он наконец-то прошелся по округе, поболтал с людьми в поисках заданий и разжился парой предметов для подарков, он решил ковать железо пока горячо и продолжить эксперименты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С Анатолием все прошло удачно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полный энтузиазма, Цзи Гуан уставился на Мерлина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша поднял второй сувенир — просто собранный в пучок букет цветов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник, вам нравятся цветы? Это вам!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин окинул взглядом букет, затем скользнул глазами по искусно сплетенному венку Анатолия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...М-м. Положи куда-нибудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подождав немного, Цзи Гуан так и не дождался системного оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Симпатия Мерлина не повысилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан склонил голову набок и подумал: «Наверное, он просто не любит цветы?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходит, не любой подарок повышает симпатию. Нужно дарить то, что по вкусу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Стоп. Если подумать, Анатолию и правда нравятся цветы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходит, мы не зря так хорошо поладили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан обрадовался. Он тоже любил цветы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В детстве он сам из семян выращивал подсолнухи, кислицу и петунии. Повзрослев и переехав в общежитие, он даже разводил на подоконнике балконные розы. И росли они на славу — цвели так буйно, что небольшой семилитровый горшок едва вмещал все бутоны! Жаль только, что в конце концов сосед по комнате щедро полил их неперебродившим и неразбавленным «золотым удобрением», попросту сжегши корни, и розы погибли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив разрешение Мерлина, Цзи Гуан нашел кувшин, налил в него воды, поставил букет и водрузил все это в центр обеденного стола. И хотя смотрелось это скромно, благодаря цветам в хижине охотников будто бы прибавилось тепла и жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разобравшись с этим, юноша между делом принялся за обед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально он планировал запечь курицу, но, забыв о времени, вернулся слишком поздно. На запекание времени не оставалось, поэтому ему пришлось отрезать кусок от замаринованной кабанятины, смыть лишний соус и по-быстрому пожарить отбивные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время готовки Цзи Гуан понемногу рассказывал о том, что случилось с ним за утро: как пытался заговорить с местными жителями, но все они шарахались от него в страхе, как встретил господина Альберта, который поручил ему побыть на побегушках, и как он провел целое утро в компании Лизы, относя ей лекарство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, а что это за лекарство? — задумчиво спросил юноша. — Такое темно-коричневое. На вид жуткая гадость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как китайские целебные отвары. У Цзи Гуана сработал рефлекс: во рту появился фантомный привкус горечи, и он инстинктивно высунул язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лекарство Лизы? Господин Альберт варит для нее специальные зелья?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бабушка Лизы, госпожа Ивонна, часто приносила охотникам хлеб. Поэтому даже нелюдимый Анатолий немного помнил ее внучку и спросил об этом с долей любопытства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да, а ты разве не знал? — отозвался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не знал. Она редко выходит из дома, да и я, сам знаешь, не особо люблю общаться с людьми... Но, полагаю, это какое-то обезболивающее? У некоторых на кладбище совсем слабое здоровье или слишком сильная реакция на проклятие, поэтому им нужны средства, чтобы облегчить боль. Господин Альберт — лекарь кладбища, и это входит в его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан замер, вспомнив хрупкую фигурку Лизы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно как... Каково же ей приходится, она ведь еще совсем кроха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, она была очень рада, что ты составил ей компанию, — заметил Анатолий. — Госпожа Ивонна как-то говорила, что эта девочка обожает находиться среди людей. Жаль только... Сам видишь, отношения между жителями здесь не самые близкие, а госпожа Ивонна уже в годах, да и работает, поэтому не может постоянно находиться рядом с внучкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А других родных у нее нет? — не удержавшись, спросил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Насколько я помню, раньше у нее был младший брат, но он умер полгода назад. Что касается остальных родных — их нет. Лиза — приемный ребенок госпожи Ивонны. По правде говоря, у всех детей, которых ты можешь встретить на кладбище, нет родителей. Все они — беспризорники, которые прибрели сюда. Если говорить точнее, на кладбище вообще не рождаются дети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом деле, будучи носителем проклятия, как можно думать о продолжении рода? Это лишь обречет потомков на те же мучения. К тому же, когда сам не знаешь, сколько тебе отмерено, заводить детей — верх безответственности по отношению к ним самим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому вполне естественно, что никто на кладбище не хотел иметь детей. И даже если кто-то чудом встречал здесь свою вторую половину, они тщательно предохранялись. Никто не желал своим детям подобной участи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И все же, несмотря на это, население кладбища со временем не уменьшалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, люди на кладбище время от времени умирали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умирали, когда проклятие доходило до финальной стадии. Перерезали себе горло, не в силах больше терпеть невыносимую боль. Или погибали по иным причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но раз за разом сюда приходили новые зараженные, прослышавшие о существовании Пограничного кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Ведь на континенте Орланка всегда хватало таких отверженных, лишенных крова бедолаг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>