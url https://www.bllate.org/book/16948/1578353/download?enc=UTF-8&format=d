--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,6019 +14,2499 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возвращаясь в охотничий домик, Цзи Гуан шёл, понурив голову.</w:t>
-[...3247 lines deleted...]
-        <w:t/>
+        <w:t>Вернувшись в охотничий домик, Цзи Гуан с уныло опущенной головой прямиком направился в комнату Мерлина и повалился на кровать, которую тот одолжил ему на эти семь дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он рассеянно смотрел в одну точку, и тяжелое чувство на душе все никак не отпускало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он знал, что проклятие несет гибель, но знать и по-настоящему столкнуться со смертью — совершенно разные вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эх, ну почему игры такого жанра всегда такие жестокие?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан вспомнил, как раньше играл в одиночную игру под названием «КровьO»: там была одна девочка, которую никак нельзя было спасти. Что бы ты ни выбирал, даже если вообще ничего не делал, она была обречена на смерть. Конечно, та игра и сама по себе вела практически к плохим концовкам для всех персонажей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели и малышку Лизу ждет то же самое?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели нет никакого способа?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан вспомнил рекламный лозунг этой игры — высочайшая степень свободы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Насколько же она высока?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сможет ли она дать хоть малейший шанс изменить ситуацию на Пограничном кладбище?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя бы просто дать малышке Лизе и таким, как она, еще немного времени...».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...511 lines deleted...]
-        <w:t/>
+        <w:t>А тем временем на другой стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сменившись с дежурства, Анатолий, сидя на корточках в поле и собирая овощи для готовки, тоже был немного рассеян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спрятав лицо за шарфом и капюшоном, он сидел в поле с напряженным видом и, опустив белоснежные ресницы, бездумно теребил овощные листья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сегодня уже седьмой день».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Согласно условиям сделки, завтра утром — самое позднее к полудню — Цзи Гуан должен будет собрать вещи, покинуть кладбище и снова отправиться в путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этой мысли Анатолию становилось грустно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вернется ли Латус?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Куда он пойдет, когда покинет кладбище?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий поджал губы и, поразмыслив, неловко пробормотал про себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ведь охотничьи навыки Латуса еще далеки от совершенства...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семи дней все-таки было слишком мало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если они с Мерлином по очереди брали его с собой на обучение, многому за это время не научишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Положа руку на сердце, Цзи Гуан прогрессировал очень быстро. Хотя из-за недостатка сил он не мог натянуть тяжелый лук и охотился только на мелкую дичь, сейчас его меткость на расстоянии до пятидесяти метров была уже весьма высока. По крайней мере, больше не возникало ситуаций, когда он попадал лишь в самую жирную часть зада добычи, позволяя ей сбежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последние дни каждый раз, отправляясь на охоту с Анатолием или Мерлином, Цзи Гуан мог самостоятельно подстрелить пару кроликов, фазанов или диких уток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С таким процентом успешной охоты прокормить себя в этот сезон для Цзи Гуана не составило бы никакого труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конец лета еще вчера незаметно ускользнул, уступив сцену ранней осени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время заметно похолодало. В день, когда Цзи Гуан только прибыл, в полдень можно было вспотеть от жары. А сейчас, хоть еще и нельзя было назвать это холодом, стояла ощутимая прохлада. На континенте Орланка ярко выражены четыре сезона, и с приходом холодного фронта температура могла резко измениться всего за пару-тройку дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий сильно переживал, потому что в этом году холода наступили быстрее обычного. Судя по всему, уже в следующем месяце температура в окрестностях Великого леса Бэйну опустится до нескольких градусов, а к концу осени и началу зимы совершенно точно упадет ниже минус десяти градусов. А если снег выпадет рано, станет еще морознее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзи Гуана почти не было багажа, а одежда на нем была и вовсе предельно тонкой. Если в такое время надеть доспехи, то выдержать холод будет еще сложнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти твердые железные пластины, конечно, прочны, но зимой в них невыносимо. Они превратятся в ледяной панцирь, высасывающий тепло тела. С нынешней толщиной одежды Цзи Гуан в лучшем случае протянет до середины осени, но конец осени и начало зимы ему уже не пережить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На худой конец, Анатолий мог бы подарить Цзи Гуану плотное пальто из шкуры гигантского медведя, которого он добыл в четырнадцать лет, но и это не давало полной гарантии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Путешественников, замерзших насмерть в дикой местности в зимней одежде, всегда было немало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы пережить суровую зиму в дикой местности континента Орланка, где температура может опускаться до минус сорока градусов, необходимо уметь находить временные укрытия от ветра и дождя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но разве Латус знает, как искать такие места?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Даже если найдет, знает ли он, как защитить себя?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, в зимнем лесу дикие звери, не успевшие запастись пищей и вынужденные выходить на охоту, невероятно опасны. Одинокий путник в их глазах — это самая лучшая добыча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше Анатолий думал об этом, тем сильнее тревожился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, он начал волноваться слишком рано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ни крути, впереди была еще целая осень. Даже если учитывать возможность раннего похолодания и отбросить конец осени, до опасных зимних морозов оставалось еще около двух месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в какой-то мере его тревоги не были беспочвенными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, Цзи Гуану катастрофически не хватало здравого смысла, и у него совершенно не было опыта зимовки в дикой природе в одиночку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно у него не было никакого представления о смене сезонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, Цзи Гуан даже не осознавал, что сейчас в лесу так много животных для охоты только потому, что в конце лета температура резко упала. Большинство зверей заранее почувствовали изменения и суетливо начали запасаться едой и жиром на зиму. Это, в свою очередь, дало Цзи Гуану множество возможностей учиться на ошибках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но такое обилие живности продлится максимум пару месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через два месяца в лесу станет заметно тише, и добычу будет уже не так легко найти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда выпадет настоящий снег, холодные потоки скуют все льдом. Животные без крайней нужды не покинут свои норы или вовсе впадут в спячку, а растения временно перестанут расти. Это приведет к тому, что поиски пищи станут невероятно сложными. Даже жителям кладбища с их постоянным убежищем будет нелегко, что уж говорить о странниках, которым придется в разы тяжелее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если черноволосый чужестранец даже сейчас, при таком изобилии ресурсов, охотится с трудом, едва перебиваясь с хлеба на воду, как же он справится с зимой в одиночку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя, тревожась или, точнее говоря, постоянно находя причины, чтобы укрепить определенную мысль в своем сердце...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий долго теребил в руках овощные листья и, наконец, честно признался себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я хочу его... хочу, чтобы Латус остался».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«По крайней мере, пусть переждет зиму, а там посмотрим?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя бы до тех пор, пока мы с Мерлином не научим его навыкам выживания зимой...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эта мысль проявилась и обрела ясность, Анатолием тут же овладело непреодолимое желание действовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он считал, что это вполне возможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За последние дни отношение всех жителей кладбища к Латусу значительно смягчилось, изменения были видны невооруженным глазом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было нормально, Анатолий воспринимал это как само собой разумеющееся: «Да и кому может не нравиться Латус?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но окончательное решение о том, сможет ли Цзи Гуан остаться, зависело от господина Альберта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий успокоился, выдернул из земли хунсюнь, листья которого он уже почти ободрал, засунул за пазуху, а затем, ухватившись за листья другого хунсюня, задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С серьезным и сосредоточенным выражением лица он мысленно выстраивал аргументы, чтобы убедить Альберта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Во-первых, хоть эффективность его охоты пока невысока, Латус учится всего несколько дней, так что его вполне можно назвать подающим надежды. К тому же, Латус достаточно хладнокровен, у него хорошая память, и он почти с первого раза запоминает то, чему его учат, так что сможет отлично справляться со сбором припасов. На кладбище в лес могут ходить только мы с Мерлином, а если Латус останется, нас станет на одного больше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Во-вторых, Латус умеет готовить потрясающую еду, даже вкуснее, чем хлеб, который печет госпожа Ивонна. От его густых похлебок можно просто проглотить язык, а благодаря его приправам мясо совершенно не отдает дичью — только попробовав лично, понимаешь, что вкусная еда действительно способна возродить любовь к жизни».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И в-третьих...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Латус — человек, благословленный богами».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он принес с собой Благодать, и его окутывает сияние удачи — об этом лично говорил господин Альберт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если сам Латус согласен, что в этом плохого для кладбища?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он не принесет ни бед, ни неприятностей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, Латус не заражен проклятием, он абсолютно здоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно кладбище безоговорочно принимало только зараженных при наличии свободных мест, на здоровых людей это правило не распространялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Но случались и исключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На кладбище все же жил один незараженный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Раз так, почему бы не позволить остаться еще и Латусу?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя на кладбище больше не осталось свободных домов, а в тех немногих, где были свободные кровати, жильцы, скорее всего, не захотят пускать к себе чужака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но ничего страшного, — подумал Анатолий, даже с некоторым предвкушением. — Латус может и дальше жить у нас».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мерлин тоже вряд ли откажет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя в доме всего две комнаты, пристроить еще одну на скорую руку не составит труда».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«У меня хватит сил, я могу нарубить деревьев. Это всего лишь небольшая пристройка к нашему старому дому, я справлюсь за неделю, да еще и сделаю все качественно и красиво».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А если Латус захочет собственное пространство, я помогу ему построить новый деревянный дом на пустыре неподалеку. Рядом с нашим домом как раз достаточно места».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше Анатолий думал, тем сильнее ему хотелось действовать, считая свои аргументы вполне убедительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через мгновение он глубоко вздохнул и, будучи человеком дела, решительно настроился воплотить задуманное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взяв себя в руки, он потянул за ботву, выдернул корнеплод из земли, отряхнул его от грязи и, прихватив всего два хунсюня, трусцой побежал домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не терпелось поскорее обсудить это с Цзи Гуаном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус? Латус? Ты уже вернулся? — позвал Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в охотничий домик, он открыл дверь и одновременно снял капюшон и шарф, которые носил для защиты от солнца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав голос, Цзи Гуан, который валялся в комнате Мерлина словно дохлая рыба, поднялся и выглянул наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? Что случилось? — спросил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий бросил хунсюнь на обеденный стол, подошел и с нетерпением произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, я хочу тебе кое-что сказать...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул и рассеянно протянул «О», но в следующую секунду он вдруг что-то заметил. Он стремительно вышел из комнаты, приподнялся на носочки и, положив руки на плечи Анатолия, с серьезным видом подался вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд неотрывно смотрел на лицо Анатолия, а в ясных и чистых черных глазах отражался облик беловолосого охотника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они стояли так близко друг к другу, что Анатолий мог ясно разглядеть свое отражение в зрачках чужестранца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце охотника екнуло, щеки по непонятной причине обдало жаром, мысли спутались, и он на мгновение совершенно забыл, что собирался сказать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чт... что такое? — пробормотал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм... — задумчиво протянул Цзи Гуан, склонив голову набок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...159 lines deleted...]
-        <w:t/>
+        <w:t>— Хм... — продолжал размышлять Цзи Гуан, слегка нахмурив брови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком близко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Анатолия гудело, а кончики ушей начали краснеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он запинался, но, немного повысив голос, снова позвал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1951 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан, наконец, заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, следы терновника на твоем лице, кажется, стали немного бледнее? Прошло уже семь дней, неужели эффект такой медленный?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — запнулся Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он явно опешил, а затем поднял руку и дотронулся до своего лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ты на это смотрел...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следы проклятия на лице Анатолия действительно побледнели, но еще не исчезли полностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прошло уже семь дней».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если у Анатолия с такими легкими симптомами проклятия изменения невелики, то о других и говорить нечего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это чудесное зелье, эта так называемая Благодать, кажется, не такая уж и волшебная?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно догадавшись, о чем думает Цзи Гуан, Анатолий сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В конце концов, концентрация зелья была очень слабой, поэтому оно и действует медленнее, с этим ничего не поделаешь. Я не обращал внимания эти дни, они уже побледнели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, но площадь, похоже, не уменьшилась, — показал жестом Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже хорошо, что они побледнели, — оптимистично заметил Анатолий. — Любые изменения означают улучшение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан отпустил его плечи и опустился с носочков на пятки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отступил на два шага и огорченно вздохнул, понимая в глубине души, что Анатолий прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, в те несколько ростков Благодати, что он принес, добавили целую кастрюлю воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким бы хорошим ни было лекарственное растение, как можно рассчитывать на его полную эффективность при таком разбавлении? Вернее будет сказать, что сам факт его действия уже доказывает необычайность Благодати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, — снова вздохнул Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты переживаешь за меня? — моргнув, тихо спросил Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну ты и скажешь, я же не каменный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан широко открытыми глазами посмотрел на него, а затем с лицом, полным печали, поделился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле, сегодня я видел следы проклятия на теле Лизы, они покрывают ее так плотно, что смотреть на это просто невыносимо...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолия осенило: неудивительно, что Цзи Гуан выглядел таким подавленным, странным и вялым, и так необычно сильно тревожился из-за проклятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ребенок госпожи Ивонны действительно был одним из тех на кладбище, чье состояние было хуже всего, а Латус последние несколько дней играл с этой девочкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий не знал, что сказать, на самом деле в глубине души он не испытывал особых эмоций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, это было хладнокровие, а может быть, он просто слишком многого насмотрелся и оцепенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, это место — кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Место, где надгробий больше, чем живых людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не ручаюсь за других, но мое тело, похоже, обладает отличной сопротивляемостью к проклятию, — произнес Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он все обдумал и решил дать такое серьезное обещание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лично я уверен, что смогу дожить до старости, прямо как господин Альберт. Он заразился проклятием еще в молодости, но все равно дожил до седин — ах да, я ведь уже седой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так что тебе не нужно слишком сильно за меня волноваться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой охотник тайком продолжил в глубине души:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...И не нужно беспокоиться, что если ты будешь жить со мной, то однажды внезапно наткнешься на мою могилу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан посмотрел на серьезное и сосредоточенное лицо Анатолия, услышал вторую половину его фразы, прозвучавшую как невозмутимая плоская шутка, и на мгновение не знал, плакать ему или смеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на душе и впрямь стало немного легче. Цзи Гуан изогнул брови и, развеселившись, рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, настоящий мужчина должен держать свое слово. Ты обязан дожить до возраста господина Альберта и превратиться в сморщенного старика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пошутил Цзи Гуан, одновременно размышляя о завтрашнем маршруте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семь дней проживания, полученные в результате сделки, истекли, и ему нужно было хорошенько обдумать, куда направиться после ухода с кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он и собирался обдумать это, решение было принято очень быстро — он должен снова отправиться вглубь леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий подарил ему небольшое озарение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудодейственное зелье действует слабо, потому что Благодать слишком сильно разбавили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А значит, если найти еще немного Благодати, не появится ли у кладбища шанс на спасение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодать найти трудно, и единственная зацепка, которую смог придумать Цзи Гуан — это тот здоровенный пушистый зверь в лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будь этот зверь боссом, которого нужно одолеть в этой локации, или же сюжетным NPC, отправиться к нему на поиски точно не будет ошибкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати об этом... — услышав его слова, Анатолий вдруг напрягся всем телом и повысил голос. — Я хочу тебе кое-что сказать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан посмотрел на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? Что такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беловолосый молодой охотник затаил дыхание. Он пристально смотрел на стоящего перед ним черноволосого юношу, вглядываясь в его ясные глаза, и лишь спустя долгое время тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто хотел спросить... не хочешь ли ты... остаться на кладбище и дальше?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>