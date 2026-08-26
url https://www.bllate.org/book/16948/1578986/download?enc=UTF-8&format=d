--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -14,7395 +14,2643 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И правда неприятности…</w:t>
-[...1615 lines deleted...]
-        <w:t/>
+        <w:t>Действительно, дело дрянь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По спине Цзи Гуана пробежал холодок. Он закинул лук за спину и положил руку на эфес меча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночной дозорный на крыше, наблюдавший за этой сценой, выйдя из оцепенения, дрожащими руками протрубил в рог еще раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под пронзительный звук рога начал расползаться еще более густой, липкий страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жители всех домов на кладбище мгновенно очнулись от своих молитв. С бледными лицами они поспешно вскакивали и изо всех сил двигали тяжелые предметы, чтобы еще надежнее заблокировать — или, точнее сказать, наглухо забаррикадировать — двери и окна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Второй сигнал рога дозорного означал, что оборона прорвана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кладбище уже много лет не сталкивалось с прорывом защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последний раз это случалось, когда Анатолию было лет восемь или девять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы тоже возвращайтесь в дома! — громко скомандовал Мерлин, повернувшись к перепуганным дозорным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дозорные переглянулись, но спорить не стали. Оставив все свои колчаны со стрелами охотникам, они спешно спустились обратно в дома через слуховые окна на крышах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста, будьте осторожны, — тихо произнес один из дозорных, стоявший рядом с Мерлином, перед тем как уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его лице читалось чувство вины, но он мог оказать лишь словесную поддержку, прекрасно понимая, что если останется, то ничем не поможет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин коротко кивнул и больше не обращал на него внимания. Быстро подойдя к краю крыши, он крикнул стоящим внизу приемному сыну и Цзи Гуану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, Анатолий, я вас прикрою! Живо найдите укрытие повыше!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин поднял лук, целясь в хлынувшую волну зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий, не раздумывая ни секунды, развернулся и побежал к Цзи Гуаном. Увлекая его за собой, он использовал выступы на стене и подоконник другого каменного дома и в несколько ловких прыжков вскарабкался на крышу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помня о том, что Цзи Гуан значительно ниже ростом, Анатолий хотел обернуться и втянуть его наверх, но тот легко и проворно забрался сам, пожалуй, даже быстрее самого молодого охотника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стены здешних каменных домов не были такими гладкими, как современные постройки из кирпича и цемента. Для Цзи Гуана, который имел опыт тренировок и когда-то занимался паркуром, карабкаться по ним было куда проще, чем, скажем, по деревьям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волна зверей уже хлынула внутрь и, ориентируясь по запаху, начала в первую очередь атаковать ближайшие дома. Прямо как морские выдры, пытающиеся разбить панцирь моллюска, чтобы сожрать нежное мясо внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от железной ограды, за каменные стены большинству четвероногих животных было не так-то просто зацепиться когтями и взобраться. За исключением некоторых хищников, привыкших лазить по деревьям, вроде лесных леопардов, большинство монстров не могли преодолеть высоту зданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если, конечно, среди них не было монстров-птиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин не был в этом уверен. Ночь была слишком темной, и какими бы яркими ни были мотыльковые лампы, их свет был ограничен, из-за чего разглядеть, кружат ли в небе пернатые хищники, было совершенно невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но пока что это был единственный выход: потеряв внешний периметр обороны, полагаться на защиту самих домов. Используя преимущество высоты и открывшийся после прорыва ограды широкий обзор, они должны были как можно быстрее сокращать численность стаи всеми доступными силами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким бы сильным ни был Мерлин, он не был настолько глуп, чтобы вступать в рукопашную схватку с десятками зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, ты берешь на себя мелких монстров! Анатолий, мы с тобой постараемся выбивать средних и крупных! — громко отдавая приказы, Мерлин оглядывал копошащихся внизу тварей, быстро прикидывая в уме их количество, а затем добавил: — Количество стрел ограничено, когда они закончатся, пополнить запас будет сложно. Поэтому промахиваться недопустимо! И постоянно следите за небом на случай появления хищных птиц!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от четвероногих зверей, Мерлин куда больше опасался птиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С пернатыми монстрами было гораздо сложнее справиться. Не ведающие ни боли, ни усталости, движимые лишь жаждой убийства, хищные птицы-монстры могли спикировать с высоты и, ударив когтями в уязвимое место, с легкостью пробить человеку череп или разорвать горло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже крошечный сапсан, претерпев физические изменения после обращения в монстра, мог превратиться в живой снаряд для атаки камикадзе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан и Анатолий послушно выполнили приказ. Они один за другим подняли луки и прицелились вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой волне зверей были животные самых разных размеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя все они были монстрами, по сравнению с тем чудовищем, которое Цзи Гуан встретил ранее, с большинством из них было не так уж сложно справиться. Возможно, дело было в наличии лука. В конце концов, в этой игре, похоже, действовала механика убийства с одного удара: если попасть в уязвимое место и пробить его, монстр погибает мгновенно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неудивительно, что у луков нет прицела, да еще и такие строгие требования к силе натяжения».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сейчас до Цзи Гуана дошло: такая читерская механика убийства должна была компенсироваться соответствующей сложностью. Сложность прицеливания — это одно, требуемый уровень силы и качество оружия — другое. К тому же, вероятно, играл роль и тип монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как бы там ни было...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вжик!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стрела со свистом рассекла воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Промахов почти не было. Добыча падала одна за другой. Опыт Цзи Гуана, застывший на одной отметке в течение семи дней, наконец-то снова сдвинулся с мертвой точки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Анализ боя...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Опыт +100.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Опыт +100.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Уровень автоматически повышен.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рыцарь Судьбы】 Уровень: 3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Здоровье: 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Выносливость: 12→13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила: 11→12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ловкость: 10→11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Магия: 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Проклятие: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>【Рыцарь Судьбы】 Уровень: 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Здоровье: 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Выносливость: 13→14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила: 12→13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ловкость: 11→12</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Магия: 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Проклятие: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1983 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан наконец-то понял, что игра крайне скупа на опыт. Опыт давался только за убийство целей, а точнее — за убийство монстров. Обычные мелкие животные в этот список не входили: раньше, когда он ходил с охотниками в лес, он не получал ни капли опыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прокачка симпатии и выполнение заданий лишь раскрывали сюжет, а также приносили снаряжение и ресурсы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, в классических souls-like играх все так и устроено... но там хотя бы можно найти предметы, дающие опыт при использовании. А здесь? Пока что Цзи Гуан обнаружил лишь один способ получения опыта — фарм монстров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выдохнув, Цзи Гуан начал размышлять о повышении уровня. Что может быть лучше, чем стоять на возвышенности и безнаказанно набивать опыт из лука?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жаль только, что его шкала выносливости была слишком короткой. Анатолий мог вести беглый огонь из 120-фунтового лука, а ему после одного-двух выстрелов приходилось делать передышку. Это серьезно сказывалось на эффективности. К тому же, было неясно, делится ли опыт за убийства союзников... Похоже, что нет. Пока он ждал восстановления выносливости, Анатолий убивал монстров, но никаких системных уведомлений не появлялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эх...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта механика была слишком уж жестокой: игра и так сложная, а опыт дают по крупицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бормоча про себя, Цзи Гуан, тем не менее, не прекращал стрелять. Желая выжать максимум из этой возможности пофармить опыт, он даже решил попробовать подстрелить монстра покрупнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выстрел — и стрела не смогла пробить уязвимое место огромной твари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, твой лук не потянет! — зорко заметив это, крикнул Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ага... я уже понял».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем крупнее монстр, тем прочнее его шкура. Даже если целиться в гниющие участки, 40-фунтовым луком их так просто не пробьешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потратив стрелу впустую и усвоив урок, Цзи Гуан послушно вернулся к отстрелу мелких монстров. Он сохранял оптимизм: «Похоже, это экстренное событие не такое уж и сложное, как я думал...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бум...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бум...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрясь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пронзительный крик нарушил равновесие боя и разрушил хладнокровие Цзи Гуана. Он рефлекторно посмотрел в сторону звука, и его зрачки сузились от ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вполне очевидный факт: по сравнению с прочными каменными домами деревянные постройки были куда более хрупкими. И хотя деревянные дома на кладбище строились из весьма толстой и прочной древесины, для монстров животного происхождения «еда» в деревянной оболочке была более легкой добычей, чем та, что пряталась за камнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого деревянные дома чаще становились мишенью чудовищ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В обычных обстоятельствах обитателям деревянных домов достаточно было надежно заблокировать два единственных уязвимых места — двери и окна, чтобы благополучно пережить осаду. Ведь все дома на кладбище проверялись Мерлином, и он мог трезво оценить их прочность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но проблема заключалась в том, что окна и двери не были забаррикадированы должным образом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...В деревянном доме жили лишь пожилая женщина и слабая, немощная маленькая девочка. Передвигать тяжелые вещи для них было непосильной задачей. К тому же, они прибыли на кладбище только в прошлом году, еще не застали много нашествий и не имели достаточного опыта действий при прорыве обороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Престарелая госпожа Ивонна лишь заклинила окно деревяшкой, похожей на засов, и подперла его несколькими мешками с мукой. То же самое она проделала с дверью. А затем, обняв внучку, сжалась в углу, втайне молясь, чтобы все обошлось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увы, удача, похоже, отвернулась от них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Животные отличаются от людей — у них нет моральных ограничений. Вместо сильных взрослых особей они часто предпочитают охотиться на слабых детенышей: их легче поймать, а мясо нежнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Лиза была самой младшей на всем кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И по злому року она жила именно в деревянном доме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Окно было выбито.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виновником оказался лесной кот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с другими зверями он не отличался гигантскими размерами, однако представители семейства кошачьих от природы — превосходные убийцы. Острый нюх, отменный слух и мягкие подушечки лап, скрадывающие любые звуки, позволяли им бесшумно подкрадываться к добыче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мутация наделила его более острыми когтями, крепким телом и поразительной силой, что позволило ему пробить хрупкую защиту дома госпожи Ивонны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быть может, для Мерлина и Анатолия это был лишь жалкий монстр, которого можно прикончить одной стрелой. Но для таких обычных людей, как госпожа Ивонна, одного мутировавшего кота было достаточно, чтобы лишить их жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лиза!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В панике госпожа Ивонна, не задумываясь ни на секунду, спрятала внучку за спину. Дрожащими руками она схватила метлу и принялась беспорядочно ею размахивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но старая женщина не могла противостоять даже одному удару когтистой лапы монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыжеволосая девочка, всегда говорившая тихим голоском, теперь надрывно кричала, зовя бабушку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове Цзи Гуана зазвенело. Не думая ни о чем, он выхватил прямой меч и без колебаний бросился вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спрыгнул с карниза — его длинные, стройные ноги изогнулись в воздухе, и впрямь делая его похожим на молодого оленя, а затем он уверенно приземлился на крышу соседнего дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий не успел его остановить и в ужасе закричал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...671 lines deleted...]
-        <w:t/>
+        <w:t>— Идиот, а ну стой! — рявкнул Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы стреляете быстрее и точнее меня! Перебейте монстров вокруг дома Лизы и прикройте меня! Я иду спасать их! — не оборачиваясь, прокричал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он повторял свои прыжки с крыши на крышу, пока не закончились дома. Тогда Цзи Гуан бесстрашно спрыгнул на землю и со всех ног помчался к деревянной хижине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Монстры, рыскавшие поблизости, мгновенно обратили на него внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проклятье! — сквозь зубы процедил Анатолий, изо всех сил отстреливая тварей, гнавшихся за Цзи Гуаном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин же, быстро оценив ситуацию, тоже выхватил меч и спрыгнул вниз. Он не побежал за Цзи Гуаном, а просто решил отвлечь часть монстров на себя, чтобы они не увязались за юношей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан мчался на пределе возможностей. Броня на ногах звонко лязгала при каждом шаге. Черноволосый юноша не вступал в бой. Он ловко уклонялся от нападений со всех сторон, счет шел на секунды. Свою спину он полностью доверил охотникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот он благополучно добрался до хижины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан громко позвал девочку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лиза! Госпожа Ивонна! Вы как?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри хижины рыжеволосая девочка услышала его голос. Словно ухватившись за спасительную соломинку, она в слезах бросилась к окну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тонкие, нежные ручки Лизы, испещренные следами черно-красного терновника, вцепились в подоконник. Она высунулась из окна по пояс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Латус, умоляю, спаси бабушку...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Она не успела договорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1375 lines deleted...]
-        <w:t/>
+        <w:t>Упавшая с высоты огромная тень подняла вихрь воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это была ночная хищная птица-монстр с размахом крыльев более трех метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Особое строение перьев, как у совы, делало ее полет абсолютно бесшумным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, прежде чем Цзи Гуан успел хоть что-то заметить, птица с поразительной скоростью спикировала вниз и вонзила свои жуткие когти прямо в голову высунувшейся из окна девочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...И, схватив ее, взмыла в небо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цзи Гуан осознал, что произошло, было уже слишком поздно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Широко раскрыв глаза от ужаса, он отчаянно рванул вперед, делая огромные, быстрые шаги. Преградивший ему путь монстр бросился в атаку, но Цзи Гуан кувырком ушел от удара. Острые камни расцарапали ему лицо, но он едва ли обратил на это внимание. Все его мысли были сосредоточены лишь на том, чтобы вырвать девочку из когтей хищной птицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, я не успею».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан быстро это понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, сбей ее! — надрываясь, закричал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Однако лук Анатолия был нацелен на монстров, круживших вокруг юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело было не в том, что он ослушался. Просто Анатолий, как опытный охотник, прекрасно понимал: Лизу уже не спасти. Чудовищная сила удара при пикировании птицы-мутанта уже оборвала жизнь девочки. Таков был один из излюбленных охотничьих приемов пернатых хищников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому Лиза висела в когтях безвольно, не подавая никаких признаков борьбы. Из-за этого Анатолий решил в первую очередь защитить Цзи Гуана. А затем, опасаясь, что птица вернется за ними, второй стрелой сбил ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...И Лиза, унесенная на высоту нескольких десятков метров, словно воздушный змей с оборванной нитью, кувыркаясь, полетела вниз. По инерции она падала не строго вертикально, а по дуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все произошло слишком быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий, кажется, что-то кричал, но Цзи Гуан не слышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все его внимание было приковано к падающему хрупкому тельцу. Вытянув руки, он думал лишь об одном — поймать ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямой меч выпал из рук Цзи Гуана. Мотыльковая лампа на поясе тоже сорвалась и с громким звоном разбилась о землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из осколков стекла выпорхнул светящийся тускло-синим мотылек — призрачная бабочка размером с ноготь. Оказавшись на свободе, он радостно закружился в воздухе. А мгновением позже был проглочен вышедшим из дома Лизы кошачьим монстром, чья морда была перемазана кровью и кусками плоти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тусклый синий свет погас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно бутон нежной, еще не распустившейся красной розы, потерявший в воздухе все свои мягкие лепестки...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Она с силой рухнула прямо перед Цзи Гуаном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переломанные конечности, лужа крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишившись света лампы, это место погрузилось во мрак, и даже вид этой ослепительно яркой крови словно был зацензурен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзи Гуан медленно остановился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...191 lines deleted...]
-        <w:t/>
+        <w:t>Он замер на месте, глядя на изломанное крошечное тело и на растекающуюся под ним лужу. Цзи Гуан тяжело хватал ртом воздух — то ли от безумного бега, то ли от стона нервов, опаленных пламенем ярости и скорби.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, не стой там! Живо забирайся на ближайшую крышу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Он по-прежнему не слышал криков за спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан поднял руку и с силой вытер кровь со щеки. Легкая жгучая боль от царапин вернула ему хладнокровие. Юноша поджал губы и без малейших колебаний...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Вы уверены, что хотите загрузить сохранение?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>【Подтвердить.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...735 lines deleted...]
-        <w:t/>
+        <w:t>Стоящий как вкопанный Цзи Гуан довел Мерлина до крайнего раздражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Испугался? Впал в ступор? Оглох от страха?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин нервничал все сильнее. Одним взмахом меча перерезав глотку набросившемуся на него зверю, он отшвырнул тушу в сторону и изо всех сил стал пробиваться к Цзи Гуану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шевелись, Мерлин! — кричал Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сам готов был спрыгнуть с крыши, но знал, что кому-то нужно прикрывать их сверху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин ничего не ответил, лишь продолжал прорываться сквозь толпу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно его зрачки сузились, а по спине пробежал ледяной холодок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко обернулся, и в это же мгновение мимо него пронесся еще более массивный и высокий силуэт. Мерлин инстинктивно вскинул меч для защиты, но атаки не последовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это существо просто промчалось мимо... И с неукротимой яростью врезалось в толпу монстров, разрывая острыми когтями всех, кто стоял на его пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, Мерлин вгляделся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова волка, львиная грива, хвост гигантской змеи, длинные рога горного козла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сохранение успешно загружено.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...События вернулись к самому началу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>