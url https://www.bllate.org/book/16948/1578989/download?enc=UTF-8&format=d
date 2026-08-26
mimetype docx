--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,6339 +14,2483 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Чрезвычайное событие: нашествие звериной волны (ограничено по времени) · завершено】</w:t>
+        <w:t>【Экстренное событие: Нашествие волны зверей (ограниченное время) · Завершено】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Уровень автоматически повышен】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рыцарь Судьбы】 Уровень: 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здоровье: 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выносливость: 13→15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила: 12→17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ловкость: 11→16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Магия: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проклятие: 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: усталость, легкие ранения, грязь, жажда.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Анатолия повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Мерлина повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Симпатия Альберта повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Локация: Связь с Пограничным кладбищем +1】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Пограничное кладбище: уровень связи 2.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его грудь тяжело вздымалась от прерывистого дыхания. Как только система выдала уведомление о завершении события, юноша просто плюхнулся на землю там, где стоял, совершенно не заботясь о том, насколько грязной была земля, озаренная взошедшей луной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В любом случае, сам он сейчас выглядел ничуть не лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, он вымотался до последней капли сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так оно и было: у Цзи Гуана дрожали руки и ноги, в глазах темнело, а из-за обильного потоотделения и потери влаги в горле так пересохло, что он мечтал лишь о том, чтобы выпить залпом огромный кувшин воды, а затем растянуться под лунным светом и проспать целую вечность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не садись сразу, мышцы сведет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин спрыгнул с крыши, подошел к Цзи Гуану и, наклонившись, рывком поднял его на ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан повис в его руках, как дохлая рыба, но затем все же заставил себя собраться и ровно встать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам знал, что охотник прав: если резко остановиться после интенсивной физической нагрузки, можно легко заработать головокружение и судороги, или даже, с некоторой долей вероятности, внезапно умереть. Это базовые знания любого спортсмена, и Цзи Гуан, разумеется, был о них осведомлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ничего не поделаешь, он просто безумно устал — и не только физически, но и морально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну, я же молодой, здоровье крепкое, да и нервы после бесчисленных провалов и смертей стали тверже стали, — подумал Цзи Гуан. — Не умру же я от того, что разок присяду отдохнуть после тяжелой нагрузки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хочу лежать!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Но Мерлин уже подошел и вздернул его на ноги, так что Цзи Гуану волей-неволей пришлось стоять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пожилой охотник посмотрел на перепачканного с ног до головы, обессиленного юношу. В глубине его янтарных глаз, казалось, что-то изменилось: если еще сегодня днем Мерлин смотрел на Цзи Гуана как взрослый зверь на детеныша, то теперь его взгляд был устремлен на воина, которому можно доверить спину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты славно потрудился, отличная работа, — несколько непривычно произнес охотник своим глубоким, хриплым голосом, после чего похлопал Цзи Гуана по плечу. Казалось, Мерлин очень любил этот жест — возможно, для человека, не слишком искусного в речах и порой бросающего колючие фразы, такое простое движение было лучшим способом выразить искренние чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что ему было непривычно так говорить, вполне объяснимо. В конце концов, последние несколько десятков лет Мерлин отчаянно защищал кладбище, взваливая на себя любую опасную работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин привык защищать других.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего не поделаешь — на кладбище жило всего шестьдесят три человека. Это слишком мало, недостаточно даже для какого-то генетического разнообразия, к тому же девяносто процентов из них составляли старики, слабые, больные и калеки. А у тех немногих, кто стал ночным дозорным, просто не было боевого таланта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже и не помнил, когда в последний раз во время опасности кто-то вставал перед ним, принимая удар на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ведь не только моя заслуга. Если бы ваши стрелы не били так точно и вовремя, я бы уже давно погиб, — пожал плечами Цзи Гуан и широко улыбнулся. — Это не «я молодец», это «мы молодцы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Мерлин не ответил сразу. Он лишь молча смотрел на Цзи Гуана, погрузившись в долгие раздумья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М? — не дождавшись ответа, спросил Цзи Гуан. — В чем дело? Почему вы так на меня смотрите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Мерлин покачал головой. — В любом случае, я сначала осмотрю ограду, посмотрю, можно ли ее залатать... Латус, а ты иди отдыхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва Мерлин договорил, как с крыши спрыгнул Анатолий. Он поспешно подбежал, крича на ходу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, ты нигде не ранен?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... — внимание Цзи Гуана переключилось на Анатолия. Он моргнул, и его взгляд мало-помалу стал серьезным и острым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно почему, но Анатолию показалось, что во взгляде Латуса... читается немой укор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что-то не так?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Э-э... это потому, что я только что не следил за тылом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если подумать, это и впрямь было очень опасно, я едва не погиб. Учитывая опыт и мастерство той хищной птицы, не думаю, что она бы промахнулась. Затылок у человека куда уязвимее, чем кажется — сильный удар в нужную точку или меткий взмах когтей могут стать смертельными».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но, к счастью, обошлось легким испугом. Я ведь жив и цел, верно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив недавний выстрел Цзи Гуана и его сияющие глаза, Анатолий почувствовал, что его сердцебиение вновь выходит из-под контроля, а кончики ушей предательски запылали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он потер нос и, запинаясь, тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати... спасибо тебе за то, что случилось только что. Какая у тебя быстрая реакция! Если бы не твоя стрела, я был бы уже мертв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан сухо отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему-то теперь Цзи Гуан выглядел еще более уязвленным и скорбным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин, улучив момент, обернулся, посмотрел на них двоих и, холодно хмыкнув, безжалостно резанул приемного сына словами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Довел до того, что Латусу в такой суматохе пришлось выкраивать время, чтобы спасти тебя. Паршивец, ты столько лет был охотником — все псу под хвост пошло? Я ведь с самого начала предупреждал тебя: следи за небом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лбу Анатолия вздулись вены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волна зверей отступила, и ему вновь захотелось огрызнуться на Мерлина, но рядом стоял Цзи Гуан, да и к тому же... он действительно сам не успел среагировать, а Мерлин предупреждал об этом с самого начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому седоволосый юноша лишь что-то пробурчал себе под нос и, стиснув зубы, стерпел. Он слушал критику приемного отца с крайней неохотой: пусть умом он и понимал его правоту, но все равно не мог совладать с бунтарскими чувствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Латусу он был обязан сказать «спасибо» и «прости».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий думал о выборе Цзи Гуана: «Какому же риску он подверг себя, когда в то мгновение бросил меч и схватился за лук, чтобы спасти меня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Он спас меня, не думая о собственной безопасности».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Анатолий и понимал, что сейчас не время, в глубине его души зародилась крохотная искорка радости. Эта радость даже смыла недовольство от грубого тона приемного отца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан вздохнул — в этом вздохе смешались бессильное облегчение и горечь. Горечь за самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да откуда у меня дар предвидения и такая нечеловеческая реакция?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я — обычный человек, который только-только прибыл в этот мир. Как я могу тягаться в скорости реакции с закаленными в боях стражами кладбища? Как я, будучи на волосок от смерти, мог внезапно заметить бесшумно летящую хищную птицу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, это просто невозможно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так что ответ один: я знал об этом заранее, поэтому смог подгадать время и среагировать тютелька в тютельку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От одних только мыслей об этом у Цзи Гуана скрутило живот. Пристально глядя на Анатолия с непроницаемым лицом, он молча нажал кнопку сохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего не поделаешь, он уже был близок к ПТСР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы быть уверенным, что эта победа не сорвется из-за какой-нибудь новой случайности, для душевного спокойствия нужно было сохраниться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...В одном из прошлых циклов Цзи Гуан почти прошел это испытание — все монстры были перебиты, до свободы оставался буквально один шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в самый последний момент эта проклятая птица исподтишка напала на Анатолия, и ее атака увенчалась успехом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге Цзи Гуану пришлось, утерев лицо, начинать все с самого начала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Чертова птица, вот же умеет выбирать цель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин — зрелый и опытный, он никогда не теряет бдительности. Сам Цзи Гуан после бесчисленных циклов тоже давно стал следить за небом. И только Анатолий по какой-то неведомой причине отвлекся, оставив брешь в обороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Напасть в самый последний момент, когда волна зверей почти отступила — ну и хитрость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, отделались легким испугом, главное, что все живы и здоровы, — Цзи Гуан тяжело выдохнул. Оглядев несколько соседних домов, он задержал взгляд на ночных дозорных, которые осторожно вышли наружу и, убедившись в безопасности, принялись за уборку. Затем юноша вновь повернулся к Анатолию: — Что до меня, то я не особо пострадал, через пару дней все само заживет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но что нам нужно делать сейчас? — Цзи Гуан заставил себя взбодриться и направился к дозорным. — Я тоже помогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, ты идешь отдыхать, — Анатолий, видя на лице юноши явные следы изнеможения, перехватил его за запястье и редким для себя приказным тоном остановил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он покосился на суетящихся ночных дозорных и понизил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус, никто не может взвалить на себя всю работу. Ты должен научиться отдыхать с чистой совестью. К тому же, если ты пойдешь помогать, дозорным будет только не по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул и в замешательстве посмотрел на ночных дозорных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те, суетясь, весьма усердно и старательно убирали территорию. Они стаскивали трупы монстров в одну кучу, методично извлекали из них стрелы, а кто-то уже принес воду и смывал повсюду натекшую кровь — судя по всему, на это уйдет уйма сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никто из них не жаловался. Ведь у дозорных не было таланта к битве; они были трусливы и слабы. Даже если они и могли натянуть лук, то стреляли не слишком метко, поэтому с ухудшением ситуации им пришлось укрыться в домах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они и сами не хотели быть столь беспомощными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но так уж вышло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако трусость — не их осознанный выбор, а отсутствие храбрости и силы не означает, что они бесполезны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уникальная модель выживания на кладбище даровала каждому смысл существования: для местных жителей их собственная работа служила доказательством того, что они нужны, что их не прогонят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не умеешь драться — иди возделывай землю. Не умеешь работать в поле — ткать одежду. Не умеешь ткать — стирай. Если и для стирки хватает людей, можно печь хлеб или убирать мусор...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий не пошел помогать им убирать трупы монстров не потому, что брезговал, а потому, что знал — таковы правила кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда лучший выбор — просто выполнять свою часть работы и не соваться в чужие дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан долго смотрел на суетящихся дозорных, и, кажется, кое-что понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, я понял, — он с сомнением кивнул. — Тогда я пойду отдохну? К слову, мне и правда нужно немного поспать, чтобы на рассвете продолжить путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий опешил: казалось, он только сейчас вспомнил об этом, и его лицо мгновенно застыло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он открыл было рот, желая что-то сказать, но внезапно раздался тихий старческий голос, заставивший их обоих синхронно повернуть головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди отдыхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альберт, который, как и все, проснулся с началом переполоха, но вышел на улицу лишь после окончания битвы, тихо стоял, опираясь на трость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его морщинистом лице читались смешанные чувства. Мутными глазами он смотрел на Цзи Гуана — должно быть, он наблюдал за всем происходящим сквозь щели в окне и теперь был переполнен эмоциями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старик низко поклонился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю тебя, Божий Избранник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Божий Избранник?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан подумал, что у старика припасено немало эпитетов для его персоны, и поспешно замахал руками:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стоит, это заслуга наших общих усилий...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можешь остаться у нас еще на какое-то время, — продолжил Альберт. — По крайней мере, отдыхай, пока полностью не восстановишься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда?! — Анатолий первым радостно подпрыгнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альберт скользнул по нему взглядом и ровным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я еще не настолько жесток, чтобы на следующий же день выгонять нашего спасителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий тут же обернулся, с надеждой глядя на Цзи Гуана. Тот, естественно, не стал отказываться — путешествовать в одиночку и без того тяжело, так что лучше выступать в путь полным сил, нежели полумертвым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда побеспокою вас еще немного...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Мерлин подошел к ограде на краю кладбища, оценивающе глядя на брешь, пробитую монстрами, и раздумывая, как ее заделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта волна зверей была необычной, но она также показала, что защита кладбища все еще недостаточно крепка. Мерлин подумал, что завтра придется потратить немало времени на укрепление всего периметра. Затем он случайно поднял взгляд и посмотрел на лес напротив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высоко висящая луна разогнала прежнюю непроглядную тьму, озаряя землю ясным светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть это и не сравнится с ясным днем, но опытному охотнику этого вполне достаточно, чтобы уловить малейшие следы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин медленно распахнул глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На долю секунды на самом краю его поля зрения мелькнула чья-то тень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно удар молнии разорвал сознание, разжигая пламя: гнев почти мгновенно захлестнул его сердце. Как разъяренный бурый медведь, всегда сдержанный охотник впервые в жизни так потерял контроль над собой. Черты его лица исказились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всем — вернуться в дома и наглухо закрыть окна и двери!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жители, которые только начали выходить на уборку, вздрогнули от испуга, немедленно побросали работу и спрятались по домам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Колчан Мерлина был пуст, он еще не успел его пополнить, но нож был при нем. Крепко сжав рукоять клинка, он перешагнул через трупы монстров и, не теряя ни секунды, бросился за пределы ограды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий, остаешься здесь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был последний приказ, который оставил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мерлин?! Что случилось?! — Анатолий нервно сжал свой клинок и побежал следом, но остановился у самой ограды. Он кричал имя приемного отца, но не получил ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Выбор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Броситься вдогонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Остаться.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан очень устал, и, будь его воля, он бы предпочел больше не ввязываться ни в какие неприятности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, похоже, никто не собирался спрашивать его желания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вздохнув, юноша поспешно выдернул окровавленные стрелы, брошенные дозорными на землю перед тем, как спрятаться, сунул их в свой колчан, а затем ловко проскользнул мимо Анатолия и побежал в ту сторону, куда скрылся Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Латус! — крикнул Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оставляю кладбище на тебя! — донесся голос Цзи Гуана, чьи шаги были быстрыми и легкими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий хотел было броситься следом, но Альберт крепко вцепился ему в руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Альберт?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кому-то нужно остаться на кладбище, — Альберт не сводил с него пристального взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий в панике воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но реакция Мерлина... у него даже стрел нет! А Латус... Латус уже выбился из сил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С ними ничего не случится, — тихо ответил Альберт. — Латус — Божий Избранник, его путь здесь не закончится. Раз уж он решил пойти следом, значит, у него есть план. Анатолий, этот ребенок не нуждается в твоей защите, он — самостоятельный воин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что касается Мерлина, то пусть у него нет стрел, зато есть нож, и он не так уж сильно вымотался, — Альберт замолчал на мгновение. — Конечно, я понимаю, что ты чувствуешь, но, Анатолий...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альберт четко произнес каждое слово:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кладбищу нужно, чтобы один из вас остался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий приоткрыл рот, и вдруг заметил множество тревожных и испуганных глаз, выглядывающих из щелей дверей и окон окружающих домов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его душе поднялась волна сильного отторжения: «Я не Мерлин, и я не так сильно привязан к этому кладбищу. Да, вы меня не прогоняете, и в большинстве случаев относитесь с уважением, но это не отменяет того факта, что одновременно с этим вы меня до жути боитесь и считаете мои седые волосы проклятым знамением».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Анатолий! — снова окликнул его Альберт. — Все точно так же, как и раньше. Разве вы с Мерлином не разделяетесь часто? К тому же, на этот раз с ним пошел Латус. Ты ведь уже видел, на что способен этот юноша, так зачем же так волноваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий посмотрел на старика, на мгновение растерялся, но в конце концов стиснул зубы и больше не порывался бежать вдогонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему же в этот раз ему было так неспокойно? Из-за недавней волны зверей? Нет, не то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Все из-за того, что Мерлин впервые повел себя так: потерял самообладание, впал в ярость и бросился туда, словно навстречу смертельному врагу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Автоматическое повышение уровня】</w:t>
-[...6255 lines deleted...]
-        <w:t/>
+        <w:t>Автору есть что сказать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рассекреченная информация №1】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестный зверолюд-химера в бою один на один равен по силам Мерлину. И хотя физически он намного превосходит охотника, он на удивление не силен в бою — разница в навыках огромна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако монстры ни при каких обстоятельствах не нападают на него. Эта особенность позволяет зверолюду чувствовать себя в глубине леса как рыба в воде и свободно передвигаться даже сквозь волну зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P.S. Статистика смертей учитывает только гибель главного героя и системные загрузки, добровольные перезагрузки по инициативе игрока не в счет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>