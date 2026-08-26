--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -30,5747 +30,2483 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Третий день праздника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Еще до рассвета люди уже начали выходить из домов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если присмотреться, их было немало: они сдвинули вместе стоящие на улице стулья и, держа в руках свои фонари со световыми мотыльками, тихо сидели тесными кучками, с одинаковым выражением тревоги и предвкушения на лицах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шло время, и ослепительное золотое сияние незаметно, но неумолимо разогнало тьму на восточном горизонте. Небо и земля озарились светом, пробуждая птиц, зверей, рыб и насекомых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это мгновение на лицах робких жителей, редко отваживающихся выйти из дома до восхода солнца и долго ждавших в кромешной тьме с фонарями в руках, расцвели улыбки, словно они совершили великий подвиг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их радостные возгласы, накатывающие друг за другом подобно морским волнам, вскоре достигли ушей Цзи Гуана, спавшего в хижине охотников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя хижина находилась на отшибе, звукоизоляция здесь явно оставляла желать лучшего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, охотникам и не нужна была хорошая звукоизоляция: учитывая, насколько уязвимы обитатели кладбища, если бы что-то случилось, а Мерлин вовремя не услышал, это обернулось бы бедой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан спал, раскинув руки и ноги в стороны, однако его бдительность, казалось, значительно возросла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его длинные, густые ресницы дрогнули, и в тот же миг, как он открыл глаза, сонливость как рукой сняло из-за опередившего ее внутреннего испуга. Юноша резко приподнялся, склонил голову и прислушался. Лишь убедившись, что снаружи доносятся не крики ужаса, а смех и ликование, он медленно успокоился и зевнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сон улетучился окончательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан поднялся с постели и, сверкая растрепанной шевелюрой, вышел из комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что там снаружи? — спросил Цзи Гуан, глядя на тоже проснувшегося Мерлина, и выглянул за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин вышел следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вдвоем остановились на крыльце и одновременно посмотрели в сторону центра кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что они делают? — не понял Цзи Гуан. — Праздник уже начался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, ждали рассвета, — Мерлин скрестил руки на груди и некоторое время наблюдал. Прошло всего два дня, а ему уже совершенно не требовалась опора для ходьбы. — Посмотри на их фонари со световыми мотыльками. Должно быть, они вышли ждать еще до того, как рассвело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм... И что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для них это поистине великий подвиг, — Мерлин долго смотрел туда не отрываясь, а затем развернулся и пошел обратно. — Без крайней нужды они никогда не выходят из дома после наступления темноты, и уж тем более не выходят до рассвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан замер, погрузившись в задумчивость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В общем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя было еще гораздо раньше, чем в предыдущие два дня, жители кладбища, отпраздновав рассвет, уже начали готовиться к заключительному дню торжества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин наскоро умылся и широким шагом направился из дома в знакомое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуану даже думать не пришлось, чтобы догадаться, куда он пошел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь Анатолия, Цзи Гуан с острым блеском в глазах бросился вдогонку. Целенаправленно добравшись до винной лавки, он первым делом попросил стакан медовой воды, а затем подлетел к столику Мерлина и ловким, молниеносным движением с громким хлопком накрыл рукой его кружку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин замер и изогнул бровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник, вы же пили крепкое спиртное два дня подряд, верно? С самого раннего утра и до сумерек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одной рукой опираясь на стол, а другой прижимая кружку Мерлина, Цзи Гуан подался вперед. Его темные глаза не отрываясь смотрели прямо на мужчину с явным вызовом. Юноша ничуть не уступал в напоре нахмуренному Мерлину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сделайте хотя бы сегодня перерыв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это еще почему? Подумаешь, пил два дня подряд. Зимой мы пьем каждый день, — прогудел Мерлин своим глубоким, словно раскаты грома, голосом, и с силой дернул кружку на себя, пытаясь вырвать ее из рук ученика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К сожалению, Цзи Гуан тоже вложил в хватку все свои силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В состязании грубой силы Цзи Гуан, конечно, не мог тягаться с Мерлином, но после повышения уровня его мощь больше нельзя было просто игнорировать. Юноша сделал ставку на то, что Мерлин не посмеет дернуть слишком сильно: при их силе они наверняка расплескали бы алкоголь. А для пьяницы в условиях жесткого дефицита выпивки это было куда страшнее, чем получить ранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так двое людей с явной разницей в силе застыли в напряженном противостоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А зимой вы тоже хлещете стакан за стаканом, пока вас не стошнит? Маленькая чарка в день и огромный кувшин каждый день — это две разные вещи! — парировал Цзи Гуан. — Кто вчера вечером жаловался на головную боль?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это сущие пустяки, парочка отрезвляющих зелий от господина Альберта — и всё проходит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если поначалу вам хватало одного зелья, чтобы протрезветь, а вчера вечером пришлось выпить целых четыре, вам не кажется, что здесь что-то не так?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан повысил голос, а затем продолжил серьезно и нравоучительно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Такой редкий праздник, я не хотел портить вам настроение, поэтому первые два дня ничего не говорил. Но пить так три дня подряд — это уже ни в какие ворота. Никто другой так не напивается! Только маленькие дети не умеют себя контролировать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что понимают эти дети! И вообще, я прекрасно знаю свою норму, почему это у меня нет самоконтроля? — буркнул Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И где же он у вас? Короче говоря, сначала выпейте это! — Цзи Гуан аж вздулся веной на лбу от злости, глядя на упрямство Мерлина, напоминавшего упорного бурого медведя, который вцепился в бочонок с медом и ни за что не хочет его отпускать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша шумно выдохнул и придвинул ему стакан с чистой медовой водой: «Упрямый медведь, не желающий слушать советы, вот и пей свой настоящий мед!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медовая вода после алкоголя помогает протрезветь, а если выпить ее до — уменьшает раздражение слизистой желудка от спиртного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сегодня праздник начался слишком рано, завтрак еще не готов, — сказал Цзи Гуан. — Если вам так уж приспичило выпить, сначала залейте желудок медовой водой. И еще: это ваш последний стакан спиртного. Допьете — и больше ни капли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С какой стати?! — выпалил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Без всякой стати!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не желая больше препираться с этим неожиданно впавшим в детство взрослым мужчиной, Цзи Гуан снова вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, я буду за вами следить, Мерлин. Это ваш по-след-ний стакан. Больше не будет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин на мгновение замолчал, впившись взглядом в Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя полминуты его лицо стало слегка озадаченным, и он произнес деревянным голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Подожди, почему ты перестал называть меня наставником?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Цзи Гуан склонил голову, не ожидая такой резкой смены темы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он без церемоний фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да потому, что после вашего поведения в эти дни у меня язык не поворачивается вас так назвать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, какой именно довод подействовал на Мерлина — уязвленная гордость наставника?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так или иначе, мужчина неохотно цокнул языком и пошел на попятную:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял. Последний, так последний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно? — с подозрением спросил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно, — глухо ответил Мерлин. — Это мое официальное обещание, а я слов на ветер не бросаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан задумался: зная характер Мерлина, он действительно не станет нарушать слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного успокоившись, юноша убрал руку с его кружки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин с трепетом придвинул выпивку к себе, теперь уже не смея осушить всё разом. Под бдительным взглядом Цзи Гуана он выпил медовую воду и лишь затем осторожно отпил глоточек вина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он смаковал алкоголь с таким видом, будто это был изысканный чай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Программа сегодняшнего торжества почти не отличалась от предыдущих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные жители всё еще были увлечены весельем, но Цзи Гуану это уже порядком наскучило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для современного человека скучные и однообразные развлечения на кладбище имели весьма ограниченную привлекательность. Честно говоря, удовлетворив свое любопытство в первый день, он практически потерял к ним интерес. Если бы не страх испортить всем настроение и тот факт, что Мерлин с остальными явно были бы против, Цзи Гуан предпочел бы взять лук и стрелы и отправиться на охоту в лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий сегодня заступил в караул, Мерлин всё еще медленно потягивал вино. Цзи Гуан немного побродил вокруг, а затем положил глаз на одно дерево.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В игре нажатие означало взаимодействие; точно так же, как во время волны зверей клик по зданиям позволял выполнять различные акробатические трюки, Цзи Гуан забрался на дерево.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Усевшись на ветку, он от скуки болтал ногами и с высоты разглядывал оживленное кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, Пограничное кладбище постепенно менялось к лучшему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жители стали более оптимистичными и открытыми, начали делиться своими переживаниями друг с другом. Это, безусловно, к лучшему: правильный настрой всегда идет на пользу организму. В современном мире существует множество исследований, доказывающих тесную связь между эмоциями и здоровьем. Например, длительный психологический стресс с высокой долей вероятности ослабляет иммунитет и усиливает воспалительные процессы. И хотя неизвестно, как это влияет на сопротивляемость проклятию, очевидно, что крепкое здоровье лучше слабого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается остального: улучшилась ли ситуация с проклятием на кладбище? Произошли ли какие-то изменения в лесу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, прошло слишком мало времени, а возможно, никаких изменений и впрямь не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так или иначе, Цзи Гуан этого не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почесав щеку, он решил подождать еще пару-тройку дней и, убедившись, что на кладбище всё в порядке, отправиться в путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Путь лежал всё туда же — вглубь леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально он планировал отыскать того зверолюда, но, поскольку тот был мертв, Цзи Гуану оставалось лишь исследовать территории вслепую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От одной мысли о необъятных размерах леса у него начинала болеть голова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша уже предчувствовал, что на это уйдет немало времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сладко потянувшись, Цзи Гуан поднял взгляд ко входу на кладбище. Все стражники добросовестно несли службу, и лишь один особо заметный индивидуум уставился на дерево на территории кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беловолосый охотник снова тайком наблюдал за Цзи Гуаном, но на этот раз юноша это заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул, расплылся в улыбке и, высоко подняв руки, скрестил их в приветственном взмахе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отличной работы! — прочеканил Цзи Гуан, не зная, услышит ли его Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, услышал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или, быть может, благодаря острому зрению он прочитал по губам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан увидел, как Анатолий резко вздрогнул, а затем медленно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вжик...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без всякого предупреждения картинка перед глазами Цзи Гуана затряслась, в ушах зазвенело, а перед глазами даже появилась статичная рябь, как в сломанном телевизоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потряся головой и резко восстановив равновесие, Цзи Гуан едва не свалился с ветки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, он потер переносицу и непонимающе пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...В чем дело? Недосып?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он снова поднял взгляд и по привычке уставился туда, куда смотрел мгновение назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Анатолий, судя по всему, заметил, как Цзи Гуан чуть не упал с дерева. Выглядя крайне обеспокоенным, он уже успел пробежать небольшое расстояние в его сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Цзи Гуан только собирался махнуть рукой, чтобы показать, что с ним всё в порядке, как в следующую секунду его глаза медленно расширились от ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вжик...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звон в ушах, похожий на электрический треск, раздался вновь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце незаметно забилось быстрее, а шумный праздник словно поставили на беззвучный режим, так что остался слышен лишь частый, заставляющий нервничать стук сердца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан медленно перевел взгляд за пределы входа на Пограничное кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возле земляной ямы, вырытой для утилизации трупов монстров и совсем недавно закопанной...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Три неестественно высоких и тощих силуэта замерли вокруг ямы, образовав треугольник, и неподвижно смотрели на землю под ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда зрение сфокусировалось, Цзи Гуан смог разглядеть их: это люди?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это были существа с мертвенно-бледной, склизкой кожей, похожие на Слендермена из западных городских легенд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно почувствовав на себе взгляд Цзи Гуана, все три фигуры одновременно повернули головы в его сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На их склизких, иссохших лицах зияли лишь две черные дыры вместо глаз и такая же черная дыра вместо рта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзи Гуана перехватило дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Погодите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве там не стоит стража?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему... никто их не замечает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти твари — ведь они выглядят абсолютно ненормально, верно?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Острое чувство опасности пригвоздило Цзи Гуана к месту, лишь мысли лихорадочно крутились в голове: сегодня на входе дежурит Анатолий. Вспоминая, как по прибытии отец и сын охотники прижали его к воротам с допросом, он просто не мог не отреагировать на этих трех жутких тварей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, он их не видит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно так же, как я, когда только что приветствовал Анатолия, не заметил трех монстров, стоящих к нему так близко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан оставался неподвижен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он лишь деревянно и медленно отвел взгляд, делая вид, что ничего не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы уверены, что хотите перезаписать сохранение?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Да.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан перезаписал свой самый старый и уже бесполезный слот сохранения — тот самый, созданный сразу после прибытия на Пограничное кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из четырех доступных слотов сохранения теперь два главных были заняты: один — сразу после окончания волны зверей, а второй — сейчас, во время праздника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан осторожно слез с дерева.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не смея поднимать шум, он бегом бросился в хижину, чтобы надеть броню и захватить свое оружие, а также оружие Мерлина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, с колотящимся сердцем, он прорвался сквозь радостный шум и гам, и с искаженным от тревоги лицом подбежал к Мерлину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник! — выпалил Цзи Гуан, облаченный в доспехи, с прямым мечом и колчаном на поясе, луком за спиной и вещами Мерлина в руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин как раз собирался повернуться и сказать, что он не нарушил слово и ни капли не подливал, как увидел полностью вооруженного ученика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... — Мерлин осекся, открыл рот, и его лицо мгновенно помрачнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опытный охотник сразу всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он решительно принял свое оружие, в то время как Цзи Гуан понизил голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник, там, у входа на кладбище...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>БУМ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Грохот снаружи кладбища оборвал слова Цзи Гуана на полуслове. И вдребезги разбил веселье праздника. Словно лопнул какой-то невидимый барьер — все разом повернули головы в сторону источника звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трое силуэтов, стоявших у ямы, непонятно когда успели ее раскопать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комья земли вперемешку с пеплом и обломками костей монстров с треском разлетелись во все стороны. Стражники, стоявшие ближе всех к ограде, оказались застигнуты врасплох: некоторым камни разбили головы до крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они в замешательстве уставились на яму, на три внезапно появившиеся фигуры, на то, как одно из этих бледно-синюшных, склизких существ медленно выгнуло спину... Его поясница растянулась, словно расплавленная резина, позволяя вытянуть абсурдно длинные руки, разрыть дно ямы и схватить какойто предмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был череп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Огонь, казалось, уничтожил лишь плоть, но не смог сжечь кости, хотя полыхал целых двое суток. Череп гигантского волка с твердыми козлиными рогами был с силой вытащен наружу монстром со склизкой кожей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокое, тощее и бледное чудовище обеими руками обхватило череп и, склонив голову, некоторое время разглядывало его своими черными глазницами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрусь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение, с такой же легкостью, как крошится хрупкое печенье, череп огромного волка, не поддавшийся пламени и сохранивший свою первоначальную форму, был рассыпан в прах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Костяные осколки с треском посыпались вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако среди них в воздух поднялся тусклый серебристый осколок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...И, коснувшись золотых лучей солнца, он засветился нежным, прекрасным серебряным светом, подобным лунному сиянию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парящее серебряное сияние напоминало упавшую звезду или осколок луны. Но эта призрачная и прекрасная крохотная искра в одно мгновение оказалась зажата в сухой, синюшно-бледной ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё до рассвета люди начали выходить из домов.</w:t>
-[...5679 lines deleted...]
-        <w:t/>
+        <w:t>Автору есть что сказать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Доступная информация №3】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Монстры: это «исконные виды» континента Орланка, зараженные проклятием. Демонизация в лучшем случае делает их более крупными и сильными, а их клыки и когти — острее, но у них не вырастает лишняя рука или нога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны: пришлые виды из демонического разлома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если они намеренно не маскируются, их облик всегда чудовищен и причудлив, разительно отличаясь от местных видов этого мира. Их можно узнать с первого взгляда. Демонов так же много, как саранчи, и семеро сильнейших из них стали правителями и лордами демонического разлома. Большинство демонов всё еще заперты в разломе, и лишь немногие вместе с лордами демонов прорвали печать между двумя мирами и прибыли на континент Орланка. Но печать, разделяющая демонический разлом и континент Орланка, стала уже крайне хрупкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>