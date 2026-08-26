--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -30,5971 +30,1875 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Строго говоря, еда у него была.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2271 lines deleted...]
-        <w:t/>
+        <w:t>В припасах, подготовленных Мерлином , нашлось пять сухих лепешек. Звучит негусто, но каждая из них была невероятно толстой и твердой, напоминая древнюю версию армейских галет. Если не думать о вкусе, достаточно было просто размочить их в воде, и они сильно разбухали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По крайней мере, при аппетитах Цзи Гуана даже половины лепешки хватало, чтобы поддерживать сытость  целый день. А если экономить, как в играх на выживание, балансируя на грани, лишь бы не умереть от голода и не терять здоровье , то пяти лепешек вполне хватило бы Цзи Гуану  на полтора месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проблема заключалась в том, что в этой игре дебафф голода сказывался на боеспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, шкала выносливости укорачивалась, скорость ее восстановления падала, да и на рывки для уклонения это тоже влияло...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем дальше в центральную часть леса, тем больше встречалось крупных хищников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, все дело в том, что Цзи Гуан  был начинающим охотником, и от него не исходило пугающей ауры. Хотя, скорее всего, он просто не умел как следует скрывать свои следы. Поэтому, едва добравшись до середины леса, Цзи Гуан  семь раз подряд подвергся нападению диких животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не монстров, а самых обычных зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Включая, но не ограничиваясь: тигров, медведей, леопардов и волчьих стай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, с наступлением осени все они начали нагуливать жир, став из-за этого крайне активными и коварными. Некоторые хищники затаивались в кустах, другие — прямо на ветвях деревьев. Зачастую Цзи Гуан  осознавал опасность лишь тогда, когда уже оказывался в зоне досягаемости их клыков и когтей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько раз Цзи Гуан , в панике спасаясь бегством, пытался выдать невообразимые маневры уклонения, но в итоге практически всегда это заканчивалось автоматической загрузкой сохранения  на том же самом месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 205】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Ха-ха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чертова механика мгновенного убийства при ударе в уязвимое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  теперь даже шлем снять боялся. Тигры, которых не зря считали прирожденными убийцами, атаковали наверняка: взмах здоровенной когтистой лапы гарантировал критический урон и с легкостью мог вскрыть ему черепушку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В каком-то смысле обычные хищники пугали Цзи Гуана гораздо сильнее, чем монстры. В конце концов, монстры  нападали в основном ради самого процесса убийства, и смерть в бою с ними, как правило, была быстрой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот дикие звери?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уж лучше не терять способность к сопротивлению в их присутствии, оставаясь при этом в живых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Ведь они могли сожрать свою добычу заживо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды во время ночного привала на Цзи Гуана  напал медведь. Одним ударом зверь сломал ему ногу, лишив не только возможности подняться, но и шанса дать отпор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что потом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вас пожирают.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вас пожирают.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вас пожирают.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Премного благодарен, но перестань выдавать эти уведомления!» — мысленно взвыл он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока не умрешь, сохранение не загрузится автоматически. А пока оно не загрузилось, система будет без устали сыпать оповещениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение Цзи Гуану  показалось, что он играет в хоррор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волосы встали дыбом, кончики пальцев заледенели, а тело, казалось, пронзила фантомная боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге он принял волевое решение — загрузить сохранение  вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор так и повелось — бесконечные загрузки. Если была возможность, он устраивал засады и убивал бродивших поблизости хищников. Если ситуация складывалась не в его пользу, он просто разворачивался и уходил, избегая встреч с рыскающими вокруг охотниками. Главная цель — любой ценой не допустить ранений. Истекать кровью в лесу — затея хуже некуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что еще хуже, за убийство обычных животных не давали очки опыта , и повысить уровень  было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А значит, лезть на рожон и драться с сильными хищниками не имело никакого смысла. Чтобы добыть пропитание, можно найти куда более подходящую и безопасную цель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подводя итог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В столь суровых условиях выживания дебафф голода был подобен соли на рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего лишь игра, но она наглядно демонстрировала, насколько тяжело приходится человеку, лишенному защиты социума и современных бетонных джунглей, в первобытном мире, где царит закон сильного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же лес был просто необъятным. Сухого пайка хватило бы Цзи Гуану , чтобы добраться от Пограничного кладбища  до ближайшего людского поселения, но этого было явно недостаточно для перехода от опушки до самой чащи. По правде говоря, Цзи Гуан  и сам не понимал, где находится в данный момент. Судя по все еще мелькающей поблизости мелкой живности, он все еще пребывал в центральной части леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деревья здесь росли исполинские, с густыми кронами. Ориентироваться на местности было катастрофически сложно, а если поднять голову, неба почти не было видно. Сквозь плотный, закрывающий солнце навес листвы пробивалось так мало света, что Цзи Гуану приходилось даже средь бела дня носить на поясе банку со световым мотыльком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Бедный световой мотылек. После того как Мерлин передал его Цзи Гуану, насекомому приходилось трудиться сверхурочно чуть ли не каждый день. Неизвестно, умрет ли он от старости или быстрее протянет лапки от переутомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В общем и целом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За полмесяца игрового времени Цзи Гуан , отправившийся исследовать Великий лес Бэйну , не то что не нашел того загадочного зверолюда, а потратил все свои силы исключительно на выживание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы он регулярно не сохранялся, то запросто мог бы откинуть коньки в самый неожиданный момент, потеряв весь дневной прогресс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя в этом чувствовался дух souls-like  игр — когда в процессе исследования ты умираешь снова и снова, — там смертоносные ловушки хотя бы находились на одних и тех же местах, и их можно было заучить, чтобы вовремя уклоняться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А здесь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...479 lines deleted...]
-        <w:t/>
+        <w:t>Рыскающие по лесу звери постоянно перемещались. Если сегодня здесь безопасно, это не значит, что так будет и завтра. Судя по опыту Цзи Гуана, был период, когда он, вероятнее всего, погибал в пасти одного и того же бурого медведя, но в совершенно разных локациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако регулярные сохранения, а точнее, перезапись старых сохранений ради спасения жизни, таили в себе другую опасность — было очень легко заблудиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, сказать по правде, Цзи Гуан  уже заблудился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько раз он тратил уйму времени на продвижение и исследование, чтобы в итоге сделать крюк и вернуться в исходную точку. Ему совершенно не хотелось вспоминать свои эмоции в те моменты, когда он замечал на до боли знакомом дереве свою же собственную отметку, вырезанную ножом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как назло, сохранения, сделанные во время этих круговых блужданий, уже были перезаписаны. Цзи Гуану  оставалось лишь стиснуть зубы, признать, что несколько дней потрачены впустую, и на своих двоих вновь начинать исследование другой местности с нуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Из-за бесконечных неудач игрок Цзи Гуан, сжимая в руках геймпад, в раздражении ерошил себе волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он решил включить песню «Сто восемьдесят два с половиной километра пути» в качестве фоновой музыки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или даже спеть самому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Споешь — и на душе становится легче. В конце концов, разве не такими и должны быть подобные игры...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Случайное событие: ливень.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...159 lines deleted...]
-        <w:t/>
+        <w:t>【Влажность: +100, расход выносливости: +100%.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Скорость передвижения снижена на 50%, видимость снижена на 70%.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Температура вашего тела падает.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: переохлаждение.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Вы заболели.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...415 lines deleted...]
-        <w:t/>
+        <w:t>【У вас сильный жар.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Скорость восстановления выносливости: -100%.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хлынул проливной дождь, пробиваясь сквозь щели между ветвями и листьями исполинских деревьев и обрушиваясь на землю. Кроны были настолько густыми, что задерживали большую часть воды, поэтому Цзи Гуан, не обращая внимания на непогоду, продолжил путь. В результате он промок до нитки и подхватил новый дебафф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В статусе  болезни выносливость совершенно не восстанавливалась. Вскоре навалилась усталость, а картинка перед глазами начала трястись и двоиться, словно он залпом выпил целую бутылку крепкого алкоголя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что потом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался глухой стук — Цзи Гуан  без сознания рухнул на влажную лесную почву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мимо пробегал прячущийся от дождя голодный зверь, который наткнулся на бесплатную доставку еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вас пожирают.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Загрузка сохранения...】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...287 lines deleted...]
-        <w:t/>
+        <w:t>【Статус: усталость.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: усталость +1.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: усталость +2.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Взбешенный Цзи Гуан после загрузки сохранения  несколько дней подряд отказывался от отдыха, полагаясь на откаты, чтобы избегать хищников и быстро продвигаться вперед. В итоге шкала усталости неумолимо заполнялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы переутомились и внезапно скончались.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая загрузка сохранения...】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...543 lines deleted...]
-        <w:t/>
+        <w:t>Отдыхать все-таки нужно. Цзи Гуан подыскал подходящее дупло, достал медвежью шубу, подаренную Анатолием (в последнее время заметно похолодало, и, чтобы снова не умереть от болезни, Цзи Гуан  уделял особое внимание сохранению тепла), а затем нажал на кнопку сна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Экстренное событие: берлога бурого медведя.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Бурый медведь, вернувшись с ночной кормежки, обнаружил, что его приготовленную для зимней спячки берлогу занял чужак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверь в ярости. Он готов на все, чтобы прогнать незваного гостя, или... обеспечить себе дополнительный перекус?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гигантский бурый медведь почти полностью перекрыл единственный выход из дупла. В его диких звериных глазах читались неприкрытый гнев и разыгравшийся аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Отлично» — мысленно изрек Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наличие медвежьей шубы вовсе не означало, что Цзи Гуан  мог выйти раз на раз с настоящим бурым медведем. На такой короткой дистанции воспользоваться луком было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Цзи Гуан  даже сопротивляться не стал — сразу же откатил сохранение и мысленно занес медведей в список своих главных фобий до конца жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1535 lines deleted...]
-        <w:t/>
+        <w:t>Когда счетчик смертей перевалил за 249, Цзи Гуан, ставший уже без пяти минут экспертом по выживанию в дикой природе, наконец-то преодолел центральную часть леса и добрался до зоны гигантских деревьев, расположенной в самой чаще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг воцарилась тишина. Количество хищников и прочей мелкой живности резко сократилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же время припасы Цзи Гуана  подошли к концу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радость была недолгой: он быстро понял, что оказался в еще более плачевном положении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Вполне логично. С чего бы Цзи Гуану, который еле выживал в середине леса, стало бы легче дышать в его самых темных глубинах?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Великий лес Бэйну  всегда славился тем, что чем дальше вглубь, тем выше опасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело было не только в свирепствующих монстрах , но и, что куда важнее, в сильном проклятии  осквернения, которое привело к скудности и однообразию ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзи Гуана  закончилась вода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кожаной фляге на поясе оставалось жидкости буквально на пару глотков. Без воды человек мог прожить от силы дня три-пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, температура продолжала стремительно падать. По ощущениям было еще холоднее, что, вероятно, объяснялось сыростью и полным отсутствием солнечного света в чаще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы то ни было, Цзи Гуан уже накинул на себя подаренную Анатолием  шубу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не чета современным пуховикам, которые отлично удерживают тепло. Шуба Анатолия  оказалась очень грубой пошивки, с двумя пуговицами, позволявшими хоть как-то запахнуть края, так что грела она весьма посредственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  облачился в нее, хотя настоящие холода еще не настали. Жарко ему не было. Днем, конечно, становилось душновато, но Цзи Гуан, всегда больше боявшийся холода, чем жары, вполне мог это стерпеть. А вот ночью температура казалась ему просто идеальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ко всему прочему, световой мотылек в фонаре Цзи Гуана  тоже испустил дух. Синяя бабочка размером с ноготь безмолвно лежала на дне стеклянной колбы. Когда Цзи Гуан  это заметил, ее крылышки уже осыпались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смерть прекрасной бабочки, рождающейся весной и умирающей зимой, послужила своего рода сигналом — предвестником надвигающегося похолодания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставшись без светового мотылька в зоне гигантских деревьев, где света и так катастрофически не хватало, Цзи Гуану  стало еще тяжелее передвигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственное, что радовало — наличие еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В центральной части леса Цзи Гуан  редко прибегал к сухпайку, в основном добывая пропитание охотой из лука или собирательством диких ягод и плодов. Поэтому сейчас от тех пяти сухих лепешек, полученных от охотника и его сына, оставалось больше половины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окинув взглядом свои скудные пожитки, Цзи Гуан  задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубине леса действовать прежними методами было уже нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему вспомнились слова Мерлина: зимы на этом континенте могут доходить до минус сорока градусов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Будучи южанином, выросшим в теплых краях и ни разу в жизни не видевшим снега, Цзи Гуан, для которого самой низкой температурой был ноль градусов, с трудом представлял, насколько это холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, пусть он сам такого и не испытывал, зато читал в книгах и видел в новостях. В условиях отсутствия отопления, печей и толстой зимней одежды северная зима могла с легкостью насмерть заморозить человека. А судя по скорости и резкости падения температуры в последние дни, первая волна заморозков была уже не за горами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, если Цзи Гуану  уже сейчас приходилось кутаться в медвежью шкуру, сложно было вообразить, как он переживет зиму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следовательно, вместо того чтобы искать какого-то загадочного зверолюда, куда важнее было как можно скорее обустроить надежное убежище, способное защитить от ветра, дождя и холода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно должно располагаться недалеко от источника воды и, желательно, еды. Кроме того, требовалось заготовить горючие материалы, способные надолго обеспечить тепло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>