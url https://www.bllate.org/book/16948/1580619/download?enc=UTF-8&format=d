--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,6867 +14,2147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шуршание.</w:t>
-[...3023 lines deleted...]
-        <w:t/>
+        <w:t>Шурх-шурх...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Длинный змеиный хвост, покрытый чешуей, скользил по лесной земле, устланной толстым слоем опавших листьев, скопившихся здесь после похолодания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя зверолюды никогда не отождествляли себя с обычными животными, а подобные сравнения воспринимали как оскорбление и провокацию — нельзя было отрицать, что они сохранили множество звериных черт и повадок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взять, к примеру, линьку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С окончанием лета и приходом осени большинство животных, нагуливая жир, начинали менять шерсть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один конкретный зверолюд-химера не был исключением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его мягкая летняя шерсть, черная как смоль, но серая у корней, сменилась более густым и пушистым двойным подшерстком, отчего даже похожая на львиную грива на голове стала объемнее. И без того крупное тело из-за линьки раздалось вширь, и теперь ему становилось всё труднее скрываться в лесной чаще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, несмотря на это, зверолюд лишь дернул волчьими ушами и упрямо продолжил бродить по опушке леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время прошлого нашествия волны зверей его едва не обнаружили. Испугавшись, он прятался несколько дней, и лишь спустя время снова начал осторожно выглядывать из укрытия. Найдя безопасное большое дерево, он взобрался на него и уселся на высокой ветке, явно чего-то ожидая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сидел, скрестив ноги, а на его козлиных рогах примостились две-три пухленькие птички. Зверолюд их не прогонял, тихо выполняя роль насеста для этих пернатых шариков и позволяя им беззаботно щебетать и прыгать. Он даже не обращал внимания на пару врановых, которые воровато подобрались к его плечу и выщипывали остатки летней шерсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом континенте подавляющее большинство теплолюбивых птиц регулярно мигрировало, а та малая часть, что оставалась зимовать, в ходе долгих зим выработала свои собственные способы выживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, они отращивали густое зимнее оперение или же учились у белок прятаться в дуплах, натаскивая туда утеплитель и даже делая запасы еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого отношения между птицами и белками в этом лесу были крайне скверными: их вкусы на жилье слишком часто совпадали, что приводило к постоянным дракам. Зимующие здесь птицы, хоть и делали индивидуальные запасы, наевшись и напившись, предпочитали собираться вместе, чтобы согреться. Проще говоря: кухни у них были раздельные, а спальня — общая. В одно дупло для ночлега могло набиться сразу несколько птиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Поэтому белки большую часть времени подвергались коллективным избиениям, и их попытки сопротивления заканчивались плачевно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд не вмешивался в естественную конкуренцию животных. Когда он был сыт, то совершенно не возражал, чтобы птицы выщипывали его шерсть на зиму. В конце концов, полуоблезлая летняя шерсть доставляла немало дискомфорта, а пернатые помощники как раз очищали труднодоступные места вроде спины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому зверолюд лишь полуприкрыл глаза, позволяя пернатым мастерам хлопотать над своей шерстью, и только время от времени шевелил носом, пытаясь уловить запахи в воздухе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Несмотря на то что большинство представителей племени зверолюдов обладали отменным обонянием, оно не было сверхъестественным. По одному лишь дуновению ветра издалека определить точное местоположение цели они не могли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, у обоняния был свой предел, а во-вторых — всё дело было в лесе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лес был переполнен самыми разнообразными и смешанными запахами. Стоило кролику справить нужду на месте, как запах держался еще очень долго. А порыв ветра неминуемо поднимал целый ворох ароматов: близкие запахи разбавляли далекие, и эти многослойные потоки попросту перегружали обонятельные нервы зверолюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, не обходилось и без исключений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобно тому, как непрерывные выбросы дыма с современных заводов отравляют жизнь жителям за несколько километров, так и здесь — если концентрация и площадь распространения были достаточно велики, запах не рассеивался даже после того, как ветер проносил его на значительные расстояния.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Например, когда целый город превращался в гору трупов и море крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волчьи уши внезапно встали торчком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дремавший зверолюд открыл глаза, тряхнул головой, отпугивая птиц, и бесшумно взобрался еще выше по стволу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он осторожно опустил взгляд: сквозь ветви и начавшие желтеть и краснеть листья он заметил знакомый силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белые волосы, охотничий костюм, в руках лук и стрелы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>М-м...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был охотник из того человеческого поселения, парень по имени Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд осмотрел пространство вокруг Анатолия, но не увидел того, кого искал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настороженные волчьи уши медленно опустились, а змеиный хвост, обвившийся вокруг ветки, замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В серебристых, словно луна, глазах зверолюда мелькнули растерянность и недоумение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Его здесь нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня охотник из поселения вышел на промысел один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше он всегда сопровождал охотника, так почему же не пришел на этот раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели он всё-таки пострадал во время недавнего нападения стаи монстров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, зверолюд снова напряженно навострил уши. В его глазах промелькнула тревога. Дождавшись, когда Анатолий уйдет, он тихо спустился с дерева и собрал поблизости немного целебных трав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Замаскировав их под случайно оброненные животными зимние припасы, он небрежно раскидал травы на пути, по которому охотник должен был возвращаться домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и ожидалось, Анатолий прихватил их по пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд, прячась вдалеке, смотрел ему вслед, с нетерпением ожидая следующего раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий раз поохотиться в лес пришел Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уловив запах Мерлина и услышав его шаги, зверолюд мгновенно ощутил колоссальную угрозу. В мгновение ока он надежно спрятался, боясь даже пошевелиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не осмеливался подходить близко и лишь тихо сидел в укрытии на огромном расстоянии. Только убедившись, что Мерлин тоже пришел один, он в недоумении склонил голову набок и без колебаний развернулся, сбежав куда подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Снова не пришел...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд никак не мог взять в толк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И лишь когда он в третий раз увидел Анатолия, в одиночку пришедшего в лес за припасами, до него, глядя на невероятно удрученное лицо седовласого охотника, запоздало дошел ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, от охотника больше не пахло «им».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше «он» постоянно носил одежду этого седовласого охотника, и их запахи смешивались. Беловолосый охотник, должно быть, пропитался этим ароматом, потому что они жили вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь запах исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели брачные ухаживания охотника провалились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же просто замечательно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>М-м, нет, запах выветрился слишком внезапно. Скорее всего, они не просто поссорились и разошлись — кто-то из них покинул эти края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Покинул?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он»... ушел из того человеческого поселения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Змеиный хвост зверолюда свернулся у его ног, уши высоко поднялись, а голова слегка склонилась набок — вид у него был весьма озадаченный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он вдруг ушел? Неужели люди в поселении плохо к «нему» относились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вряд ли. Я же наблюдал за ними: это поселение принимало многих больных и немощных. Раз так, то «его», способного в одиночку убить монстра, уж точно не стали бы ненавидеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это было правдой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд подумал: «Ведь еще недавно у "него" были прекрасные отношения с охотниками».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверолюд, совершенно не разбиравшийся во внутренних порядках Пограничного кладбища, сколько ни ломал голову, так ничего и не понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был лишь глубоко разочарован: «...Я-то думал, что теперь смогу часто "его" видеть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв руку и почесав мягкое упругое ухо, зверолюд немного потоптался на месте и, не желая сдаваться, прождал еще несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь окончательно убедившись, что от охотников больше не исходит знакомый запах, а рядом нет знакомого силуэта, зверолюд с разочарованным лицом развернулся и побрел от опушки в тихую глушь леса, возвращаясь в свое логово, где не был уже очень давно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...703 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан, только-только ступивший в Зону Гигантских Деревьев, умерев от жажды трижды, наконец-то нашел небольшой источник воды в другом направлении, применив навыки выживания, которым его научил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вода сочилась из расщелины в скале, скапливаясь в лужицу площадью меньше квадратного метра. Воды было немного, но она текла непрерывно. А с появлением нормального источника Цзи Гуан смог приступить к охоте, терпеливо поджидая добычу в засаде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычных животных в глубине леса было крайне мало, но они всё же встречались. Просто у тех, кто здесь обитал, бдительность была на пределе: они не издавали ни звука, словно разом онемели, и сбегали при малейшем шорохе — однако всем животным нужно было пить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубокая чаща была местом с самой сильной концентрацией Проклятия, которое влияло не только на фауну и флору, но и на воду. Глоток чистой воды стал бесценным сокровищем, и какими бы осторожными ни были животные, они, рискуя жизнью, прибегали сюда, чтобы наспех напиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким образом Цзи Гуан успешно подстрелил пару-тройку диких птиц, временно утолив голод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, попадались и монстры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но после волны зверей Цзи Гуан уже совершенно не обращал внимания на заурядных чудовищ. Наоборот, его глаза загорались, и, словно изголодавшийся человек при виде хлеба, он с нетерпением обнажал свой длинный меч навстречу врагу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В данный момент монстры были единственными существами, способными принести Цзи Гуану очки опыта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Опыт!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан сохранил игру на месте и бесстрашно бросился в атаку. Эффект от повышенной до восемнадцати очков Силы был налицо: с пронзительным взглядом он впервые точно вычислил уязвимое место монстра. Ловкая фигура черноволосого юноши совершила четкий, смертоносный выпад, одним ударом отсекая чудовищу голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Покончив с врагом, Цзи Гуан твердо встал на ноги и широко распахнул глаза:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ого!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1359 lines deleted...]
-        <w:t/>
+        <w:t>«А я и правда стал сильнее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Жаль только, что опыта на новый уровень не хватило».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, уж в чем в чем, а в монстрах в глубине леса недостатка не было. Цзи Гуан не торопился, придерживаясь своего изначального плана: в первую очередь решать насущные вопросы выживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Определившись с источником воды и еды, он приступил к обустройству жилища, способного защитить от ветра, дождя и даже снега.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поблизости явно не было готовых пещер или дупел, которые можно было бы приспособить под жилье. Побродив по округе, он решил построить всё сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан построил небольшой деревянный домик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя «домик» — это громко сказано, ведь он был построен вовсе не из досок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Цзи Гуана не было ни топора, ни тем более пилы и других инструментов. Единственным острым оружием при нем были стрелы и меч, но их эффективность в рубке деревьев была до смешного низкой. Пока он срубил бы одно из этих немыслимо огромных деревьев в чаще, он бы лишь зря потратил время и умер от холода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Цзи Гуан пошел на хитрость: он нашел склон и прямо в земляной насыпи вырыл ножнами от меча защищенную от ветра яму с тремя земляными стенами, а затем пошел рубить тонкие деревца толщиной с руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Часть этих тонких бревен он добыл из чахлых саженцев, а другую — из опавших ветвей гигантских деревьев. Поскольку здешние деревья-исполины были просто невероятных размеров, их саженцы и ветви тоже выглядели аномально крупными, и их было предостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан без труда собрал целую гору материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нарубив их примерно одинаковой длины, он вбил колья в землю вокруг ямы, затем скрепил их между собой сухими, но прочными лианами вместо веревок, соорудив базовый прямоугольный каркас. После этого он отобрал более тонкие и гибкие прутья, сплел из них решетчатую крышу и закрепил ее на вершине каркаса. Найдя огромные, похожие на слоновьи уши листья алоказии, он уложил их толстым слоем и засыпал сверху землей со мхом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре временная деревянная лачуга, обладающая базовыми функциями защиты от ветра и холода, способная выдержать небольшой дождь и замаскированная так, что ее было не отличить от обычного земляного холмика, была официально завершена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой способ постройки в прежних деревнях использовался для возведения сараев, куда обычно складывали сельскохозяйственный инвентарь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Цзи Гуан собирался использовать его для отдыха. Ничего не поделаешь, с имеющимися материалами он мог быстро сколотить только такую убогую хибарку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первую ночь спалось вполне сносно: ветер действительно почти не задувал. То ли с землей в глубине леса было что-то не так, то ли еще почему, но насекомые здесь встречались так же редко, как и обычные животные. А под утро Цзи Гуану даже стало жарко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, неужели я такой крутой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись на следующий день, Цзи Гуан обошел свое творение кругом и с изрядной долей самолюбования кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя и страшненькая, но раз жить можно — значит, хорошая хижина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обзаведясь собственным уголком, Цзи Гуан немного успокоился. Он сохранил игру у себя дома и приступил к выполнению плана на день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром — охота у водопоя, чтобы добыть еду; на обратном пути — методичное уничтожение встречающихся монстров ради повышения уровня; все съедобные растения — в сумку. Цзи Гуан не знал, сколько пробудет в лесу, поэтому неумело собирал провизию, планируя позже как-нибудь заготовить из нее зимние припасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в полдень, он соорудил перед домом очаг из камней и грязи, накидал туда травы и дров, высек огнивом искру и развел костер. Наскоро пожарив и съев мясо, Цзи Гуан не стал тушить огонь — рассудив, что пламя отпугнет хищников и лишним не будет, он оставил всё как есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, прихватив оружие, Цзи Гуан вышел из дома, собираясь исследовать окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он искал зверолюда, а заодно проверял территорию на предмет опасностей и фармил уровни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой-то степени Цзи Гуан пристрастился к гринду, из-за чего приоритеты сместились, и теперь его главной целью стала охота на монстров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проведя весь день в трудах, Цзи Гуан успешно поднял уровень с восьмого до девятого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рыцарь Судьбы】 Уровень: 9</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Здоровье: 11</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Выносливость: 15→16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила: 17→18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ловкость: 16→17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Магия: 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проклятие: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...831 lines deleted...]
-        <w:t/>
+        <w:t>Изменения от повышения силы, выносливости и ловкости были видны невооруженным глазом, вот только здоровье совершенно не росло, что изрядно беспокоило Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Играя в подобные игры, Цзи Гуан всегда придерживался стратегии сначала вкачать здоровье до двадцати, чтобы увеличить право на ошибку. Но в этот раз из-за невозможности свободно распределять очки характеристик он впервые превратился в типичного "хрустального" дамагера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как же при такой системе прокачки повысить здоровье?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не найдя ответа, он решил пока об этом не думать. Небо постепенно темнело, и Цзи Гуан, лишившийся светового мотылька, не планировал бродить в одиночку по ночной чаше без источника света. Поэтому он поспешил к своей хижине, неся в руке сегодняшний ужин: тощего, как скелет, кролика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва вернувшись домой по памяти — или, вернее, по многочисленным ориентирам, оставленным по пути, — Цзи Гуан ощутил дурное предчувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На грунтовой тропинке к дому, где не было никаких укрытий, виднелись весьма скверные следы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Животные в глубине леса были невероятно пугливыми и редко ходили по открытым дорогам. Тех, кто осмеливался так нагло разгуливать, можно было пересчитать по пальцам: это были либо хищники, либо монстры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан невольно вытащил меч и осторожно двинулся вперед, прижимаясь к обочине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан тупо уставился на свой маленький дом. Деревянная лачуга, которую он с таким трудом возвел и которая на деле защищала от ветра куда лучше, чем он ожидал, не простояла и двадцати четырех часов, превратившись в жалкие руины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виновником оказался мутировавший в монстра бурый медведь — не просто свирепый хищник, но и монстр, да еще и один из самых опасных видов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Цзи Гуана потемнело: «Да твою ж мать! Я что, в прошлой жизни разорил берлогу этих вонючих медведей и украл их медвежат?!.».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ну верни мою хижину, ублюдок!».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тем временем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...319 lines deleted...]
-        <w:t/>
+        <w:t>Зверолюд, уныло бредущий от опушки вглубь леса к своему дому, на полпути внезапно замер и округлил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он присел на корточки, его уши напряженно дернулись, а нос начал непрерывно принюхиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>М-м?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>М-м...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Змеиный хвост, покрытый гладкой чешуей, непроизвольно свернулся буквой S. Зверолюд-химера потер кончик носа, не в силах поверить своим чувствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Странно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пробормотал он и ткнул пальцем в мягкую землю у источника воды. От оставленных на ней неглубоких следов явно исходил знакомый запах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>