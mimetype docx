--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,5475 +14,2515 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Решили — нужно идти.</w:t>
-[...1999 lines deleted...]
-        <w:t/>
+        <w:t>Сказано — сделано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера посмотрел на человека, который даже на ногах стоял с трудом, присел на корточки и протянул руки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понести тебя на руках?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан посмотрел на свои ноги. У него всего лишь была сломана голень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он искренне предложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, лучше понесешь меня на спине? Так нам обоим будет удобнее двигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но у тебя сломана одна рука, — возразил Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, вторая рука цела, смогу удержать равновесие, — ответил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя его настойчивость, Химера кивнул. Он без колебаний повернулся, подставив Цзи Гуану свою уязвимую спину и затылок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан подхватил сумку, набитую травами, и осторожно забрался на спину Химеры. Сломанной рукой было больно шевелить, поэтому он просто позволил ей свободно висеть, а здоровой обвил шею зверолюда, изо всех сил стараясь удержать равновесие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера слегка сгорбился и легким движением приподнял Цзи Гуана, устраивая его поудобнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот раз на Цзи Гуане не было брони. Прижавшись к спине здоровяка, он сразу же почувствовал его мягкую шерсть: никакого неприятного запаха, лишь легкий аромат дождевой сырости, но в остальном мех был сухим. Цзи Гуану показалось, будто он уткнулся в плед из рашеля — огромный, пушистый и согревающий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подавив желание зарыться лицом в этот мех и глубоко вдохнуть, Цзи Гуан пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая у тебя мягкая шерсть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? А, зимняя шерсть и правда немного мягче и гуще, — отозвался Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А зверолюды тоже регулярно линяют, меняя летнюю шерсть на зимнюю и наоборот? — спросил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное? По крайней мере, я — да, — ответил Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воображение Цзи Гуана тут же разыгралось:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Получается, на территории племени зверолюдов вся округа должна быть усеяна шерстью!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он тихонько охнул, с содроганием представив себе поселение зверолюдов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он очень любил животных и даже подумывал после окончания университета и устройства на работу подобрать на улице какого-нибудь бродячего котенка. Но он уже давно твердо решил: максимум один питомец. Ведь в сезон линьки кошки и собаки превращаются в ходячие одуванчики, разбрасывая шерсть повсюду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если уж одна кошка или собака может усеять шерстью весь дом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь представьте такого здоровяка, как Химера, во время линьки...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И территорию зверолюдов, где все они линяют одновременно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да человек с мало-мальски чувствительным носом там просто чихать не перестанет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, давным-давно некоторые зверолюды действительно продавали пледы, одежду или подкладки, сотканные из их выпавшей сезонной шерсти. Кажется, это даже считалось местным фирменным товаром. Качество было отличным, объемы производства — огромными, и это было куда выгоднее тканей из шерсти обычных животных. Поэтому торговцы из многих краев приезжали закупать этот товар, — пояснил Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Цзи Гуана задрожали. На мгновение он не знал, чему поражаться больше: коммерческой жилке зверолюдов или тому, считались ли подобные пледы для самих зверолюдов одеялами из «волос на теле» сородичей...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вскоре его мысли переключились на другое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапное упоминание поселения зверолюдов невольно напомнило Цзи Гуану о чудовищных слухах про городок зверолюдов, которые он слышал на Пограничном кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Более двух тысяч ста жителей городка зверолюдов, включая дряхлых стариков, младенцев в пеленках, беременных женщин... все были разорваны на куски, словно домашний скот на съедение. Оторванные конечности, раздробленные кости и окровавленная плоть устилали каждый дюйм земли, а здания, когда-то бывшие их домами, превратились в руины.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【А выжившие описывали демона, что привел полчища монстров для этой кровавой резни, как существо с волчьей головой, козлиными рогами, львиной гривой и змеиным хвостом...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не удержался и бросил взгляд на Химеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Здоровяк, ничего не замечая, продолжал шагать вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи местным обитателем леса и обладая уникальным талантом к ориентированию, Химера уверенно пробирался сквозь бесчисленные зазоры между гигантскими деревьями, которые Цзи Гуану казались абсолютно одинаковыми. Он безошибочно выбирал кратчайший путь, а когда заранее чуял приближение свирепых хищников, то навострял уши, замедлял шаг и бесшумно огибал их, неся Цзи Гуана на спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан ясно видел, как совсем неподалеку от них, тяжело дыша, прошел тигр, совершенно не подозревая об их присутствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера избегал крупных хищников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако все было с точностью до наоборот в других ситуациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Р-р-р...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре к ним, крадучись и хрипло рыча, приблизился монстр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был очень крупный и мускулистый леопард.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его теле виднелись типичные следы заражения Проклятием: обширные участки выпавшей и сгнившей шерсти, а оголенная кожа была густо испещрена узорами из черно-красных шипов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то, что это был такой же опасный зверь, Химера не стал прятаться или обращать на него внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже не взглянул на монстра, пройдя мимо него с Цзи Гуаном на спине, пока тварь не издала угрожающий рык, заставивший Цзи Гуана инстинктивно сжать руки, случайно сдавив шею зверолюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? — Химера на секунду остановился и слегка повернул голову. — Что такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Цзи Гуан не сводил глаз с монстра, который продолжал следовать за ними. — Тот монстр...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, не волнуйся, он на нас не нападет, — пояснил Химера, склонив голову набок и глядя на леопарда позади. — Обычно они идут следом какое-то время, а потом возвращаются... Нет, в этот раз не уверен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив о человеке у себя на спине, Химера пробормотал себе под нос, остановился, развернулся и зашагал прямо к монстру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера? — Цзи Гуан весь напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем он во все глаза наблюдал, как Химера без малейших колебаний поднял ногу и с силой опустил ее, одним ударом ломая шею монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрусь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук ломающегося позвоночника смешался с душераздирающим ревом твари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже при этом бьющийся в конвульсиях монстр не попытался напасть на огромного зверолюда. Ему просто раздавили шею, и в конце концов он испустил дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не умеющий драться, но обладающий чудовищной силой Химера как ни в чем не бывало убрал ногу. Его голая, покрытая шерстью ступня с черными когтями испачкалась в зловонной крови, вязких ошметках плоти и твердых осколках костей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан незаметно затаил дыхание, а его пальцы, вцепившиеся в мех на плечах Химеры, сжались еще сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав легкую боль в районе шеи, Химера моргнул и, обернувшись, попытался успокоить его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бойся. Монстры не нападают на меня. Пока ты у меня на спине, они и тебя не тронут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если Химера сам убьет их, монстры не станут сопротивляться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот почему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...639 lines deleted...]
-        <w:t/>
+        <w:t>Вот почему Химера, не сведущий в боевых искусствах и полагающийся лишь на грубую силу, смог во время недавней волны зверей свободно разгуливать в гуще монстров, не получив ни царапины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В горле у Цзи Гуана пересохло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким бы несведущим в делах этого мира он ни был, он не мог не понимать: эта ситуация была абсолютно ненормальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По его спине пробежал холодок. Спустя некоторое время он нерешительно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Почему они на тебя не нападают?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? Я и сам не знаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера дернул ушами и повернул голову к Цзи Гуану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд был растерянным, он совершенно не выглядел как тот, кто только что хладнокровно раздавил монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но для меня это только к лучшему. В конце концов, если бы они нападали, я бы, наверное, уже давно погиб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И тебе не кажется, что здесь что-то не так? — не выдержал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что именно не так? — спросил Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему монстры на тебя не нападают! — воскликнул Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, звучит и правда немного необычно, — согласился Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокий зверолюд продолжил нести Цзи Гуана к опушке леса и медленно протянул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я правда не знаю причины. Может, это милость богини ночи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера забормотал себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше я задумывался над этим, но так и не смог понять, поэтому решил больше не ломать голову. В любом случае, я не стану жаловаться на то, что на меня не нападают. К слову, хоть монстры и мерзкие, воняют и убивают обычных зверей, но именно благодаря им чужаки не осмеливаются углубляться в лес и не могут причинить мне вред.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому обычно, если они не приближаются к моей территории, к моему логову, я просто не обращаю на них внимания...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Химера дернул ушами, словно внезапно осознав что-то.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он посмотрел на Цзи Гуана и осторожно спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...415 lines deleted...]
-        <w:t/>
+        <w:t>— Ты боишься монстров? Если так, то, когда мы вернемся, я еще больше расширю свои владения и выгоню часть монстров. Обещаю, ты больше не увидишь ни одной твари рядом с домом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дело не в страхе. Скорее наоборот, я с радостью поохотился бы на монстров, пока я не ранен, — сухо ответил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В конце концов, за них дают опыт, и можно повысить уровень».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, точно! Ты ведь такой сильный. Каждый раз, когда я тебя видел, ты убивал огромных и очень опасных монстров... Кстати, человек, тебе нравится охотиться на монстров? В будущем я могу брать тебя с собой, помогать искать их. Ты сможешь развлекаться сколько душе угодно, а я буду стоять рядом и следить за твоей безопасностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан и впрямь соблазнился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что это за невероятное предложение по прокачке уровней!?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели эта игра наконец-то одумалась и открыла для игроков специальный канал для фарма опыта?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, стоп».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нельзя позволять ему менять тему».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан открывал и закрывал рот, не зная, что сказать, или, вернее, не зная, стоит ли вообще заводить этот разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он изрядно мучился сомнениями, но в конце концов глубоко вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера, я как-то слышал один слух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...895 lines deleted...]
-        <w:t/>
+        <w:t>— Рядом с лесом, я имею в виду по другую сторону от человеческих земель, разве не было городка зверолюдов, который когда-то пал под натиском монстров?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, ты об этом. Да, было дело, — Химера кивнул не раздумывая. — Давным-давно. А что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты знаешь об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, я тогда тоже там был.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера ответил настолько прямолинейно, что Цзи Гуан снова опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение Цзи Гуан деликатно поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что ты там делал? Тоже кого-то спасал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Да нет. Я тогда впервые узнал, что я — зверолюд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера погрузился в воспоминания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому мне захотелось взглянуть на своих сородичей. И по случайности я наткнулся на то, как на городок напали. Я хотел спасти хоть кого-нибудь, но стоило им меня увидеть, как они начинали кричать, обзывать демоном и бросались в атаку. Один, которого я взял на руки, и вовсе покончил с собой. В общем, я постоял там немного и ушел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Химеры звучал равнодушно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, он не видел в этом ничего особенного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, я выглядел для них слишком странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера подвел итог:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В конце концов, в целом я похож на оборотня-волка, но у волков не растут рога, нет такого густого мехового воротника, и уж тем более нет змеиного хвоста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...А-а».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С его химерической внешностью Химера в глазах других зверолюдов, вероятно, и вправду выглядел крайне чудным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вдобавок ко всему, монстры на него не нападали...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неудивительно, что его неправильно поняли. Избежать этого было попросту невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан тяжело задумался. Ему очень не хотелось ни в чем его подозревать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако воспоминания Химеры были настолько неожиданными, что, наоборот, казались крайне подозрительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь в любых детективных сериалах всегда есть такие подозреваемые, которые на допросах чаще всего оправдываются фразами «я не знаю», «просто проходил мимо» и тому подобным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но... но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А что, если Химера действительно ничего не знал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан с силой дернул зверолюда за слишком пушистый воротник, заставляя того обернуться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты рассказал мне об этом так прямо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера моргнул своими глазами, сияющими, как луна, и невинно ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Потому что ты спросил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...447 lines deleted...]
-        <w:t/>
+        <w:t>— И ты не боишься, что я все неправильно пойму? В тех слухах, что я слышал, именно ты привел монстров, чтобы уничтожить городок зверолюдов, — сказал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поразмыслив немного, он ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты ведь готов мне верить. Если ты веришь, что это не я натравил волну зверей на то человеческое поселение, значит, поверишь и в то, что трагедия в городке зверолюдов тоже не имеет ко мне отношения, верно? К тому же я действительно ничего не делал, так что мне скрывать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Цзи Гуан пристально посмотрел в глаза огромному волку, затем выдохнул, обхватил его за шею и положил подбородок ему на плечо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть подозрительных моментов было множество, доказательств невиновности Химеры тоже хватало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самым ярким из них был сияющий осколок в черепе Химеры из прошлого цикла, а также действия и слова настоящих демонов, когда они раздробили его голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан решил довериться собственному суждению и поверить Химере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Если Химера невиновен, то дело точно в его происхождении и особенностях организма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя об этом всю дорогу, Цзи Гуан и глазом моргнуть не успел, как они выбрались из мрачной чащи и достигли опушки леса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...831 lines deleted...]
-        <w:t/>
+        <w:t>Знакомое Пограничное кладбище было уже совсем близко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера наотрез отказался подходить ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Охотник... страшный, — неуверенно повторил он. Возможно, сработал животный инстинкт, потому что он вдруг напряженно заявил: — Чувствую, что если пойду туда, то умру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...» — «Да уж, инстинкты тебя не подводят».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан и сам не собирался тащить Химеру с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера предложил просто оставить Благодать Вибии на тропе, по которой охотники обычно возвращались домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера считал, что если охотники не слепые, они обязательно заметят столь приметный сверток, а обнаружив его содержимое, тут же бросятся с ним обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан возразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А что, если сверток утащат звери? Что, если они сочтут его подозрительным и не подойдут, или решат, что это потерянный багаж других путников, и не станут подбирать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тогда давай разорвем сверток и рассыплем травы по земле! Если они им действительно так нужны, они схватят их не раздумывая!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, звучит неплохо. Но Мерлин и Анатолий сегодня явно не выходили на охоту. Мы не можем просто разбросать травы и уйти. И ждать здесь целый день, пока охотники не появятся, чтобы все устроить, тоже нельзя, — ответил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему нельзя подождать один день? Так будет безопаснее, — спросил Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Если бы не было другого выхода, я бы, возможно, и согласился. Но почему нельзя просто позволить мне отнести травы, а потом вернуться к тебе? Со мной ничего не случится. К тому же время — деньги, брат, оно слишком ценно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Химера промолчал. Он лишь сел на корточки и молча ухватился за подол одежды Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время он опустил голову и, замявшись, нерешительно пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты... ты ведь не уйдешь насовсем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно нет! — воскликнул Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не знал, смеяться ему или плакать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я же сказал, что вернусь с тобой в лес. Обещаю.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>