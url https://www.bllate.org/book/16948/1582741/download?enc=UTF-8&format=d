--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,5651 +14,1907 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По игровому времени с тех пор, как он покинул окраинное кладбище, прошло чуть больше месяца.</w:t>
-[...815 lines deleted...]
-        <w:t/>
+        <w:t>Судя по игровому времени, с момента его ухода с Пограничного кладбища  прошло уже больше месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  и подумать не мог, что вернется так скоро. Как не ожидал он и того, что Благодать Вибии  окажется настолько легко получить...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он определенно не был настолько глуп, чтобы, хромая, заявляться прямо к охотникам. Его бы точно скрутили на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан почесал щеку, живо представляя, как Анатолий  начнет кричать и топать ногами, едва завидев его. Поэтому он проявил смекалку и понаблюдал за дневным караулом: сегодня как раз дежурили отец и сын. Раз охотники стояли в дневной смене, значит, ночью они дежурить не будут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так что Цзи Гуан  решил подождать еще пару часов, прежде чем нести посылку. А может, и того меньше — все-таки похолодало, и темнеет теперь рано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда после наступления темноты сменится караул, Мерлин и Анатолий  пойдут отдыхать. А заступившие на пост ночные дозорные  наверняка побоятся выходить за ворота в такое время. Главное — незаметно подобраться, всучить им вещи, попросить передать Альберту, а потом можно под шумок отхромать обратно и воссоединиться с Химерой. Абсолютно черная шкура зверя служила ночью отличным камуфляжем, так что он мог подобраться поближе, дождаться возвращения парня и утащить в безопасное место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Идеально!». — подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Хотя, возможно, стоило бы оставить письмо?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока что он не мог объяснить ситуацию с Химерой, но и присваивать все заслуги себе Цзи Гуан  не собирался. В конце концов, зверь — обитатель леса, а жители Пограничного кладбища  выживают только за счет лесных даров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взаимный страх и вражда не принесут пользы ни тем, ни другим. Худой мир с соседями всегда лучше доброй ссоры, а уж в такие мрачные и тяжелые времена наживать врагов и вовсе глупо. Тем более что между ними нет кровной мести, а все обиды произрастают из недопонимания и предрассудков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эх, в любую эпоху предрассудки — самая неискоренимая вещь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но идею с письмом в итоге пришлось отбросить: не было ни бумаги, ни ручки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, современный человек и недоучившийся студент, с запозданием осознал: письменные принадлежности в этом мире на дороге не валяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да к тому же, я и не умею писать на местном...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя, вероятно, благодаря «благословению божества» Цзи Гуан  понимал здешнюю речь, мог читать местные книги и даже свободно общаться с аборигенами, это было скорее магическим преображением, не поддающимся научному объяснению. Но когда дело касалось письма, в голове всплывали лишь иероглифы его родины, и палочкой на земле он выводил все те же квадратные знаки родного языка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И почему этот языковой плагин установился так криво?». — сокрушался он. — «Я же теперь полуграмотный. Кстати, а если я напишу письмо на своем языке, местные его поймут?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан решил проверить и, повернувшись, спросил у Химеры. Серебристые глаза зверя излучали кристально чистую неосведомленность:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это буквы? Я не умею читать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>— ...А откуда у тебя дома книги? — опешил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нашел, — Химера  дернул ухом. — Там внутри картинки с луной и звездами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  лишь промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну ладно. Значит, никаких писем. Побудем с Химерой  Санта-Клаусами. А если представится случай, объясню все на словах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2191 lines deleted...]
-        <w:t/>
+        <w:t>Опустилась ночь, свет померк, и всепроникающая тьма окутала окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Людям, чье ночное зрение оставляет желать лучшего, в такой темноте всегда становится не по себе. Особенно сегодня, когда на небе не было ни луны, ни звезд — точнее, густые черные тучи вновь затянули небосвод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто знает, может, скоро опять разразится буря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как там? Химера, — шепотом спросил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м... Их там больше нет, — кивнул Химера, просканировав местность своими звериными глазами, горящими во тьме подобно двум фонарям, и убедившись, что охотники у ворот кладбища уже сменились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда рассчитываю на тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера подхватил Цзи Гуана на руки и осторожно понес его к самой границе зоны видимости заступивших на пост ночных дозорных. Затем опустил на землю и с тревогой обошел вокруг человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь осторожен, — обеспокоенно произнес он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да не переживай ты так, — Цзи Гуан  похлопал его по мускулистой руке. — Подожди меня здесь, я только отдам посылку и сразу назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Цзи Гуан  оперся на прямой меч и, прихрамывая, побрел к кладбищу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На Пограничном кладбище  горело множество факелов. С наступлением холодов световые мотыльки  почти все перемерли. Лишившись удобных живых ламп, людям пришлось перейти на огонь. Пусть факелы освещали не такой большой радиус и были менее практичны, зато в холодную погоду давали хоть какое-то тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто там!?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  не пытался скрыть звук шагов, да и не смог бы при всем желании. Поэтому его неровную поступь сразу же услышали дозорные новой смены. Один схватился за рог, другой нервно натянул тетиву лука; оба уставились в темноту так, словно готовились к битве с заклятым врагом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Погодите, это я, я! Латус, — Цзи Гуан  издалека замахал рукой, сразу называя свое имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...? — ночные дозорные  опешили и нерешительно переглянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Цзи Гуан  наконец доковылял до освещенной факелами зоны, являя свету свои характерные черты лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты... ? — дозорный все еще сомневался. — Почему ты вернулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Просто бросить вещи внутрь и уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Объяснить ситуацию, попросить передать Альберту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Объяснить ситуацию, попросить передать Мерлину.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пришел кое-что передать, — объяснил Цзи Гуан, доставая сверток. — Сможете отдать это Альберту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что там? — страж смерил его долгим взглядом и, помолчав, задал вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Показать содержимое свертка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Сохранить в тайне, придумав отговорку.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан на секунду задумался, вспомнив, как однажды помогал Альберту отнести лекарство Лизе. Тогда Анатолий  упомянул, что некоторые жители кладбища не гнушались втихаря отпивать чужие зелья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он без колебаний выбрал второй вариант и, не моргнув глазом, соврал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это вещи, которые господин Альберт  просил меня найти. Если вскрыть упаковку, они испортятся, так что святой отец должен сам все обработать, прежде чем раздавать вам. В общем, он просил меня просто приглядывать за этим в пути, а я встретил одного... м-м, одного человека, и случайно выменял у него целую кучу. Вот и решил сделать небольшой крюк, чтобы занести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Оценка доверия...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Пограничное кладбище: Связь 2-го уровня.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы — друг кладбища, чудо, принесшее Благодать, герой, защитивший всех во время волны зверей.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночной дозорный  медленно опустил лук, подсознательно решив ему поверить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я все понял, — серьезно кивнул он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем шагнул вперед и дождался, пока Цзи Гуан  подойдет поближе, чтобы забрать просунутый сквозь щель в воротах сверток. На ощупь определить содержимое было невозможно — посылка казалась почти невесомой. Дозорный попросил напарника отнести вещи Альберту, а сам повернулся и окинул взглядом израненные конечности юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... — запнулся он, с нескрываемым беспокойством глядя на парня. — Подожди немного. Когда придет господин Альберт, возможно, он разрешит тебе остаться здесь и подлечиться... Точно, я сейчас же пошлю за господином Мерлином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Не надо, не надо! — Цзи Гуан  замахал руками и с застывшим лицом пробормотал: — Если Наставник меня увидит, мне точно влетит, да и...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...и сбежать уже точно не выйдет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только представьте: он не только не пошел в человеческий город, как велел Мерлин, но и самовольно отправился в лес, подружился с ненавистным наставнику демоном, да еще и вернулся весь избитый. Зная характер Мерлина, избежать немедленного ареста и грандиозного скандала было бы просто немыслимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Анатолий тоже вряд ли встанет на мою сторону. Так что, пожалуй, обойдемся без встреч. Я ведь специально притащился сюда под покровом ночи, только бы не попасться им на глаза!». — подумал юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что его сверток отправили к Альберту, Цзи Гуан  спешно начал прощаться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, вещи я передал, так что пойду. Не буду мешать вам дежурить, пока!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй? Погоди...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как Цзи Гуан и предполагал, трусливые и безынициативные ночные дозорные  ни за что не рискнули бы открыть ворота глубокой ночью, чтобы броситься в погоню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень ковылял прочь, стараясь прибавить ходу, но получалось не очень-то быстро. Стоило ему выйти за пределы освещенной факелами зоны, как из-за плохой видимости он споткнулся о камень и со свистом полетел вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но приземлился он прямо в пушистую, теплую и упругую грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тревожно бродившая поблизости Химера  поймала его уверенно и точно. Сгребя своего человека в охапку, зверь, не раздумывая, подхватил его одной рукой и бросился наутек. Цзи Гуан, которого бесцеремонно несли на плече, придерживая за задницу, от резкого ускорения почувствовал головокружение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полегче, полегче, Химера, меня сейчас стошнит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потерпи, ради безопасности нам нужно поскорее скрыться в лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек благополучно вернулся, и сердце Химеры  наконец успокоилось. Он радостно мчался сквозь ночь, едва сдерживая желание завыть на луну. Когда волк прибавил ходу, у Цзи Гуана  возникло стойкое ощущение, будто он катается на собачьей упряжке. Ветер яростно растрепал ему волосы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1951 lines deleted...]
-        <w:t/>
+        <w:t>А тем временем на другой стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дверь к еще не спавшему Альберту  постучали. Узнав причину визита дозорного, он помрачнел и тут же отчитал его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да вы совсем бдительность потеряли! Существует бесчисленное множество меняющих облик монстров и владеющих магией злодеев. То, что он выглядит как ваш знакомый, еще не значит, что это он и есть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Страж замер, растерянно сжимая в руках сверток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альберт  вздохнул и смахнул посылку на пол концом трости. Он сверлил предмет холодным взглядом, не спеша его открывать, и велел дозорному срочно позвать Мерлина, а заодно передать Анатолию, чтобы тот глаз не спускал с «Латуса» у ворот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако «Латуса»  давно след простыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его бесследное исчезновение заставило Альберта  насторожиться еще сильнее. Разве это не странно? Глубокой ночью Божий Избранник, который должен был уже давно отправиться в путешествие, вдруг возвращается, да еще и заявляет, что принес вещи для старика. Просил ли Альберт Цзи Гуана  что-либо искать? Уж он-то знал ответ: это наглая ложь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре подоспел Мерлин, а следом за ним — Анатолий. Дождавшись их, Альберт  вкратце обрисовал ситуацию и ткнул тростью в сверток, намереваясь наконец выяснить, что внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто-то выдает себя за Латуса? — помрачнел Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос звучал сурово, а лицо выражало крайнее напряжение, но в глубине глаз плескалась тревога. В конце концов, столь наглая подделка личности и точный визит на Пограничное кладбище не могли не навести на мысль о том, что с настоящим Цзи Гуаном  приключилась беда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Альберт  ничего не ответил, лишь подцепил тростью узел на свертке. Упаковка раскрылась. Ничего не произошло. Тогда он надавил тростью на дно свертка и потянул его на себя, обнажая содержимое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шурх...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесчисленные изумрудно-зеленые травы медленно высыпались на пол, источая мягкое божественное сияние, ослепившее лекаря. Гробовая тишина сдавила горло каждому присутствующему. Время словно замедлило свой ход, обостряя восприятие до предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Альберта  дрогнула, и трость со стуком упала на пол. Широко раскрыв глаза, он беззвучно зашевелил губами, затем, шаг за шагом, приблизился, опустился на корточки и бережно, словно святыню, приподнял сверток, позволяя остаткам трав высыпаться наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодать ... Вибии? — голос Альберта  перехватило. — Это... все это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В эпоху, когда Благодать  стала величайшей редкостью, этих тридцати с лишним стеблей с лихвой хватило бы, чтобы купить целый город.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  застыл на несколько секунд, затем лицо его помрачнело, и он решительно направился к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мерлин? — окликнул его Анатолий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Это был Латус, — отчеканил воин. — Спорим на что угодно, он не пошел в человеческий город, а сунулся в лес. Он ведь и в прошлый раз пришел на кладбище со стороны леса, принеся с собой Благодать. Наверняка он вернулся туда, чтобы отыскать еще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему Латус, передав посылку, не остался? Возникли проблемы с источником Благодати? Какую цену пришлось заплатить ученику за такое огромное количество? Он сейчас в опасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин  был готов схватить оружие и броситься в погоню, чтобы вернуть беглеца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Анатолия  екнуло. Он-то знал куда больше, ведь Цзи Гуан  уже рассказывал ему о происхождении этих чудесных трав. Юноша был свято уверен, что его спас и заодно одарил Благодатью  некий обитающий в лесу «зверолюд с головой волка, рогами барана, хвостом змеи и львиной гривой». Даже когда Анатолий тут же осадил его, заявив, что этот «зверолюд» — не более чем отвратительно замаскированный демон, чудовище с грязной репутацией, и Благодать  никак не может исходить от него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ответ Цзи Гуан  лишь неуверенно кивнул, так и не дав четкого обещания держаться от монстра подальше. И кто знает, поверил ли он тогда Анатолию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо охотника то бледнело, то зеленело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, не может быть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бормоча себе под нос, Анатолий  извелся от беспокойства. Его тоже терзали мысли о том, какую страшную цену пришлось заплатить Цзи Гуану  за все это великолепие. И потому седоволосый юноша, поддавшись панике, устремился следом за Мерлином. Он хотел пойти вместе с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Грохот</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успели отец с сыном начать спор о том, кому идти на поиски, а кому остаться охранять лагерь, как внезапно разразившаяся гроза сорвала все их планы. Молния разорвала ночную тьму. Давно копившиеся свинцовые тучи наконец-то разверзлись, обрушив на землю очередной свирепый ливень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кап-кап-кап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дождь хлестал с такой неистовой силой, словно собирался затопить весь лес, накрыв его непроницаемой водяной завесой. Даже самые жаркие факелы не могли выстоять под таким натиском стихии. Оранжево-красные языки пламени судорожно затрепетали и, нехотя, погасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пограничное кладбище  мгновенно погрузилось во мрак, и передвигаться по нему стало решительно невозможно. Какими бы искусными ни были охотники, перед яростью природы они оставались бессильны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...287 lines deleted...]
-        <w:t/>
+        <w:t>С каждым осенним дождем холодало все сильнее; вода несла с собой пробирающую до костей стужу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапная гроза нарушила планы Химеры  по быстрому возвращению домой со своим человеком. Зверь терпеть не мог дождь. Вернее, он ненавидел мокнуть. Учитывая его густую шерсть с двойным подшерстком, призванным спасать от суровых зимних морозов, высыхал он после купания мучительно долго, а если запустить, мог еще и начать дурно пахнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Химера, прижимая к себе человека, забрался на ветку гигантского дерева. Он специально выбрал самое раскидистое, чья густая листва принимала на себя основную массу воды. Конечно, отдельные капли все же просачивались сквозь крону и разбивались о спину зверя, но двойную шерсть было не так-то просто промочить насквозь. Кое-как они выдерживали эту жалкую атаку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан  же был укрыт на совесть. Огромный, невероятно мощный зверь без труда свернул человека калачиком, укутал в своих объятиях, положил волчью голову ему на макушку и заботливо прикрыл мягкой гривой, служившей воротником. Это не только гарантировало, что на раненого юношу не попадет ни капли, но и обеспечивало ему надежный источник тепла под холодным осенним ливнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поблизости нет нормального укрытия от дождя, — пробормотал Химера, щурясь. — Но мы отбежали достаточно далеко. В такую темень охотники нас точно не выследят, так что можем спокойно переждать непогоду здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зверь опустил голову и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осенние дожди обычно идут долго. Человек, если ты устал, можешь поспать. Я отнесу тебя домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>