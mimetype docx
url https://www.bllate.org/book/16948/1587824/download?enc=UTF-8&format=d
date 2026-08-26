--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,7011 +14,3251 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Получено снаряжение: шапка охотника (тепло +240)</w:t>
-[...2127 lines deleted...]
-        <w:t/>
+        <w:t>【Получено снаряжение: Шапка охотника (Тепло +240)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зимняя шапка из натуральной кожи и меха, превосходно сохраняющая тепло.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Получено снаряжение: Шарф охотника (Тепло +120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двухслойный материал из хлопка и льна, отлично пропускающий воздух. Даже закрывая рот и нос, не мешает дыханию.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Плотные шапка и шарф всё ещё хранили тепло прежнего владельца. Оно просочилось сквозь кожу, унимая нервную дрожь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ясных черных глазах Цзи Гуана, единственном, что осталось неприкрытым, читались потрясение и неловкость, словно он говорил: «И как я сам до этого не додумался?» Затем он понурил голову, выглядя подавленным, как ребенок после нагоняя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...И правда, — Цзи Гуан поднял руку, поправил шарф и, виновато взглянув на Мерлина, натянуто улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И почему я не догадался надеть капюшон?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально у Цзи Гуана был капюшон, вот только он составлял единое целое с его старой броней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А поскольку старую броню Мерлин забрал, то и капюшон ушел вместе с ней. Цзи Гуану же мысль о шапке в голову попросту не пришла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, у него не было такой привычки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За двадцать лет жизни Цзи Гуан носил теплую вязаную шапку лишь в глубоком младенчестве, о чем совершенно не помнил — сохранились только фотографии как доказательство. Кроме этого, он не то что зимнюю шапку, даже кепку от солнца никогда не надевал. То же касалось и перчаток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его южной родине, где в одной лишней вещи было жарко, а без нее — холодно, график температур ранней зимой часто напоминал американские горки: утром градусов восемь-десять, в полдень все тридцать, а к вечеру — снова восемь-десять. Будучи обычным студентом, Цзи Гуан привык согреваться исключительно с помощью дрожи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В крайнем случае он мог спрятать руки под бедра и смиренно ждать, пока снова не потеплеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этим всё и ограничивалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому вместо того, чтобы укутывать голову и уши, Цзи Гуан в эти дни предпочел в качестве главного источника тепла Химеру, который всем своим видом излучал уют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за непрекращающейся метели они не выходили из дома, а в сознании Цзи Гуана прочно укоренилось уравнение: «спать в обнимку с котом или собакой = греться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя он теоретически знал, что северяне зимой носят шапки, перчатки и шарфы, это знание не было инстинктивным. Если ему не напомнить, эта информация так и осталась бы лежать на задворках памяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге в глазах коренных жителей континента Орланка Цзи Гуан, лишенный подобных инстинктов, выглядел как... глупая косуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин раздраженно прижал язык к нёбу и цокнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его взгляде, устремленном на Цзи Гуана, читалось глубокое недоумение: «И как ты вообще дожил до своих лет?» А вслед за недоумением пришло облегчение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что из-за снегопада он заволновался и пришел проверить, как тут дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин продолжил с ног до головы осматривать Цзи Гуана, холодно делая замечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На медвежьей шубе Анатолия пришиты пуговицы и завязки, а ты их даже не застегнул. Неудивительно, что тебя продувает. И рукава... когда не носишь наручи, их тоже нужно чем-то перевязывать, чтобы снег и ветер не задували внутрь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил без остановки: — Если соблюдать эти мелочи и прятаться от ветра, то насмерть уже точно не замерзнешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, хорошо, понял! — отозвался Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впитывая жизненно важные советы охотника, поданные в грубой форме, Цзи Гуан кивал как заведенный, стараясь накрепко их запомнить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он моргнул, посмотрел на Мерлина, который отдал ему свои шапку и шарф, но по-прежнему стоял непоколебимо, как гора, несмотря на мороз, и с беспокойством спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, наставник, вы отдали мне свои вещи. Вы сами не замерзнете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нормально, в этом году не так уж и холодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин махнул рукой с безразличным видом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы мы не собирались далеко, а просто охотились возле кладбища, я бы вообще это не надевал. К тому же метель закончилась, чего бояться? Хватит переживать о пустяках, лучше за собой следи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так вот они какие, северные супермены!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Цзи Гуана содрогнулись от потрясения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он усомнился в реальности происходящего, Мерлин, собиравшийся что-то добавить, вдруг прищурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотник повернул голову, в его янтарных глазах блеснула острота: прямо в него что-то летело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже хотел выхватить клинок, чтобы разрубить снаряд, но благодаря превосходному динамическому зрению успел разглядеть летящий предмет. Охотник мгновенно сменил стойку, подняв руку для защиты жизненно важных органов, а другой перевернул нож и поймал предмет обухом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звериная шкура?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ней не прятался кинжал или клинок, это была просто толстая пушистая шкура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Довольно большая — из нее вполне можно было бы сшить новую шапку, а из обрезков сделать пару меховых воротников и наручи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смуглый охотник вскинул бровь и с подозрением посмотрел на «преступника», кинувшего в него этот предмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, который неизвестно когда успел сбегать в логово за шкурой, глухо буркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Обмен. Эта шкура в обмен на твои шапку и шарф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин сразу понял, к чему клонит Химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Держа шкуру в руках, он усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вместо этого Латусу лучше бы пойти со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот раз Химера возразил очень слабо, даже замялся на полпути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его хвост и уши поникли, всем своим видом он выражал глубокое смятение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя он тайком подслушивал и учился ухаживать за человеком, это не мешало ему всё больше осознавать свою разницу с людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас напрашивался очевидный вывод: если его человек пойдет с этим вонючим охотником, то проведет эту зиму... в большем тепле и безопасности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не хотелось расставаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волк-зверолюд повесил голову: в нем боролись эгоизм и здравый смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очнувшись от раздумий, Цзи Гуан посмотрел на обоих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я довольно быстро учусь. Думаю, если мне один раз показать, я смогу сам о себе позаботиться... — Он не успел договорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брось, думаешь, мне нужна твоя шкура? Раз Латус со мной не пойдет, оставь её, чтобы укрывать его, — Мерлин холодно швырнул шкуру обратно Химере. — В вашем дырявом дупле даже печки нет, смотри, чтобы мой ученик во сне насмерть не замерз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера оскалился, но тут же сдержал порыв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сердито фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ни за что не позволю своему человеку замерзнуть... Не хочешь брать — ну и ладно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера запихнул шкуру обратно в логово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2431 lines deleted...]
-        <w:t/>
+        <w:t>Мерлин действительно пришел без особой причины, просто от беспокойства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кожаной сумке бывалого охотника нашлась даже сушеная провизия. Химера ужасно разозлился и, ругаясь сквозь зубы, заявил, что уж он-то своего человека голодным не оставит. Но Мерлин не обратил на него внимания и отдал все продукты Цзи Гуану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он огляделся и перевел взгляд на молодого ученика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть какие-то дела на ближайшее время? — спросил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? А... я согрелся, так что, может, слеплю снеговика? — ответил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С шапкой и шарфом, да еще и в безветренную погоду, Цзи Гуан перестал мерзнуть и осмелел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тепле и сытости появляются новые желания, и у Цзи Гуана проснулось любопытство к заснеженной земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не терпелось слепить снеговика или поиграть в снежки — он ведь видел снег впервые в жизни!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слепить... что? — опешил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снеговика! — с непоколебимой уверенностью заявил Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, он никак не ожидал, что двадцатилетний парень может быть таким наивным. Взгляд Мерлина стал непередаваемым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж тебе нечем заняться, пойдешь со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — выдал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...! — Химера навострил уши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж я выбрался сюда, а ты свободен, не будем терять время, — сказал Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от зверолюда, который был готов во всем потакать человеку, баловать его, делать всё за него и привязывать к себе, подход Мерлина к обучению Цзи Гуана был куда более суровым и прагматичным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собирался забрать Цзи Гуана на улицу, чтобы преподать ему дополнительный урок: как выживать и добывать пропитание зимой в лесу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...639 lines deleted...]
-        <w:t/>
+        <w:t>Химера, само собой, увязался следом. Боясь, что Мерлин заберет Цзи Гуана насовсем, он приклеился к нему, словно банный лист, и следил за охотником, как за вором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин вел их к центральной части леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По пути им изредка попадались монстры. Цзи Гуан каждый раз отталкивал Химеру себе за спину, с чрезмерным энтузиазмом бросался вперед и сам со всеми расправлялся, а потом неловко отшучивался перед Мерлином, боясь, как бы охотник чего не заподозрил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Мерлин ничего не заметил. Цзи Гуан расправлялся с каждым монстром очень быстро. Настолько быстро... что это поражало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубине души охотник беззвучно констатировал: «Латус снова стал намного сильнее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аномальный, неестественно быстрый рост силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они вышли из глубин и оказались в центральной части леса, монстры почти перестали им встречаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свирепая зимняя метель укрыла землю толстым белым ковром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жизнь мгновенно замерла, и густой зеленый лес погрузился в бледную тишину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На снегу следы животных становились куда заметнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добравшись до центральной части леса, Мерлин первым делом начал учить именно этому: как в зависимости от погоды и глубины следов выбирать подходящую добычу и определять, куда она направилась. И как, если следов нет, по состоянию растений понять, где могут прятаться животные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, не желая уступать, заявил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вон там! Я чую запах!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волк-зверолюд первым указал направление, где пряталась дичь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин холодно осадил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У людей нет такого собачьего нюха. Даже если ты дашь ему готовый ответ, Латус ничему не научится. Ты только делаешь ему хуже, пытаясь превратить моего ученика в обузу, не способную выжить самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотничий опыт Химеры был совершенно неприменим для людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У человека нет ни такого острого обоняния, ни подушечек на лапах, которые от природы скрывают звук шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я мог бы всегда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он что, согласился жить с тобой вечно? Ему нужна твоя постоянная опека? Вряд ли, — уверенно отмел его слова Мерлин, даже не потрудившись задать вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь он своими глазами видел, как Цзи Гуан жаждет учиться и как серьезно относится к своей «миссии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому охотник прищурил глубокие, пронзительные глаза и низким голосом рявкнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что не мешай. Отойди в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера поник и замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан кое-как попытался его утешить и поспешил за Мерлином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин был прав. Цзи Гуан ни за что не упустит возможности чему-то научиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двадцать лет — идеальный возраст, когда схватываешь всё на лету. Сейчас Цзи Гуан, словно губка, жадно впитывал знания. Он впечатал в память каждое слово Мерлина, а в его взгляде, устремленном на старшего охотника, сквозило всё большее уважение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Спустя какое-то время, когда станет еще холоднее, животных снаружи будет меньше, и они станут осторожнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин наставлял его с тем же терпением, что и во время прошлых совместных охот. Каждое его слово было квинтэссенцией опыта без лишней воды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если поймать дичь совсем не выходит, есть и другие экстренные способы. Например, искать норы лесных мышей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мелкие грызуны вроде лесных мышей делают запасы на зиму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И не стоит думать, что раз мышь маленькая, то и запасов у нее кот наплакал. По словам Мерлина, чтобы пережить долгую зиму, они способны натаскать в нору поистине невероятное количество еды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К примеру, в мышиной норе, которую Мерлин только что раскопал, еды было столько, что и дна не видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почти всё, что едят грызуны, пригодно в пищу и для человека: семена различных растений, коренья, в том числе и уже знакомые Цзи Гуану плоды песчаного дерева. А кроме этого — орехи наподобие арахиса или желудей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В крайнем случае, можно сварить и съесть саму лесную мышь — при условии, что она выглядит здоровой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть грызуны и маленькие, но к зиме они обычно сильно отъедаются, так что на них найдется пара кусков мяса, чтобы утолить голод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан вдруг вспомнил статью, которую читал давным-давно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ней рассказывалось, как в годы голода один старик из деревни додумался повести людей раскапывать норы полевок. В итоге они нашли столько зерна, что вся деревня смогла пережить то страшное время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Значит, это и правда работает?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бедная лесная мышь, которую так бесцеремонно выкопали из дома, истошно пищала. Обуреваемая злостью и страхом, она распушила шерсть, превратившись в круглый шар, и то и дело подпрыгивала, атакуя ботинки людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, все ее отчаянные попытки так и не смогли пробить вражескую броню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Какая милашка», — подумал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точнее, какая свирепая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан сел на корточки и почесал щеку, разглядывая крохотное, свирепо пищащее и кусающее его обувь создание: «Впрочем, у нее дом разворотили, тут если не будешь свирепым, то умрешь от голода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставшись без запасов, такая маленькая мышка, даже если бы сбежала, долго бы не протянула. Разве что пошла бы грабить соседей и заняла бы чужую нору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин в итоге не стал забирать мышиные припасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто выбрал случайную жертву для наглядного примера, а закончив урок, засыпал нору обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А уж решит ли напуганная мышь, избежавшая гибели, переехать в другое место — это Мерлина уже не заботило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя путь от раннего утра до сумерек, Мерлин наконец остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на небо, он произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь мы разойдемся. Я пойду дальше к окраинам и вернусь на кладбище. А вам с этим псом пора возвращаться вглубь леса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага-ага, — Цзи Гуан закивал. — Понял. Спасибо, что возились со мной весь день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перед тем как мы расстанемся, я хочу кое-что тебе сказать, — добавил Мерлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что именно? — Цзи Гуан склонил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сказать лично. Только тебе, — Мерлин посмотрел на Химеру, с бесстрастным лицом выделяя каждое слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера опешил и навострил уши. Его змеиный хвост, ставший куда медлительнее от холода, вяло покачивался. Зверолюд выглядел напряженным и встревоженным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного подумав, Цзи Гуан обернулся и с улыбкой спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера, не мог бы ты поймать нам что-нибудь на ужин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера: ...!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста, — Цзи Гуан похлопал его по руке. — Чем быстрее ты вернешься, тем быстрее мы пойдем домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, поминутно оглядываясь, с огромной неохотой немного отошел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты не должен уходить с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, не уйду, — пообещал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда Химера умчался ловить ужин. Он двигался невероятно быстро, явно спеша и желая вернуться уже в следующую секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда зверолюд скрылся из виду, Мерлин посмотрел на Цзи Гуана и, немного помолчав, заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...По-хорошему, я не должен соглашаться с твоей идеей снять печать с демона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан растерялся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1503 lines deleted...]
-        <w:t/>
+        <w:t>«В смысле? Мерлин вдруг передумал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже будучи запечатанным, он сумел так сильно распространить проклятие в округе, — продолжил Мерлин. — Если снять печать, но в итоге не убить самого демона, то все труды богини ночи, которая наложила эту печать, и жертвы тех, кто погиб в попытках его уничтожить, окажутся напрасными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан приоткрыл рот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы же не можем просто сидеть сложа руки! Отказываться от битвы только из страха, что демон вырвется из-под контроля... Если пустить всё на самотек...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если пустить всё на самотек, проклятие будет лишь крепнуть, и в конце концов все жители окрестностей умрут в муках. Это тоже тупик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин закончил фразу за него, прекрасно осознавая такое будущее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому я считаю, что уничтожить его необходимо. Но было бы гораздо надежнее сперва попросить помощи у соседних городов-государств, вызвать отряд рыцарей или... обратиться к другим силам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычно... — Мерлин сделал паузу и добавил: — ...я бы думал именно так и поступил бы именно так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, судя по информации Цзи Гуана, запечатан был не просто рядовой демон, а великий демон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повелитель демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что вообще из себя представляет Повелитель демонов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, Мерлин этого не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его родители погибли, когда ему было десять, и тогда еще маленький Мерлин не успел услышать от них рассказов о Повелителях демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но прочитав бесчисленное множество книг и осознав тот факт, что его родители ушли и не вернулись, он инстинктивно чуял исходящий от них леденящий ужас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан непонимающе склонил голову, не зная, к чему тот клонит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высказавшись столь туманно, Мерлин снова погрузился в долгое молчание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге он так ничего и не объяснил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь внезапно задал Цзи Гуану один вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Ты ведь сможешь с ним справиться, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин произнес всё это лишь для того, чтобы убедиться в одном-единственном факте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы ему пришлось сражаться с Цзи Гуаном, Мерлин был на все сто процентов уверен, что одолеет стоящего перед ним юношу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, Цзи Гуан стал гораздо сильнее, но уровня Мерлина еще не достиг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же, перед лицом неизвестного демона, Мерлин неожиданно поверил, что ключ к победе кроется именно в этом парне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за того, что...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, как Цзи Гуан держался и сражался во время волны монстров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за того, что...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже догадался, что этот парень — пленник, несущий на себе тяжкое бремя и проклятый самой судьбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конечном итоге Мерлин возложил собственную жизнь и всё, чем дорожил, на плечи Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — Цзи Гуан серьезно кивнул, ответив лишь одним словом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но этого слова оказалось достаточно, чтобы на сердце Мерлина воцарилось спокойствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тот зверолюд ведь тоже пойдет с нами. Ты уверен, что с ним не возникнет проблем? — шумно выдохнув, спросил Мерлин напоследок. — Хоть у него и нет никаких боевых навыков, его грубая сила и инстинкты — довольно опасная штука. Я не хочу, чтобы посреди боя у нас появился еще один враг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера ни за что не станет врагом, честное слово, не станет! — горячо возразил Цзи Гуан. — Говоря вашим языком: богиня ночи благоволит ему и доверяет, раз передала ключ от печати. Если вы верите в Бога Света, то должны доверять и выбору богини ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм... Ясно, — Мерлин опустил глаза и через мгновение кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он немного поколебался и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если он действительно невиновен и не предаст нас в конце, то я обещаю, что в бою постараюсь по возможности его защищать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Цзи Гуан опешил и от удивления распахнул глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Мерлина оставалось невозмутимым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хоть мне и не нравится этот пес, но нельзя же допустить, чтобы Божий Избранник, безвинно взваливший на себя столько нелепых преступлений, в итоге еще и умер, неся клеймо позора, как какой-то расходный материал. Тогда его жизнь будет совсем уж жалкой. И без того быть Божьим Избранником...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впрочем, моей главной целью всё равно останется уничтожение демона, — Мерлин прижал язык к нёбу, его лицо снова стало суровым, и он холодно добавил: — На втором месте будет твоя безопасность, и только потом — этот пес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И лишь в самом конце списка стояла жизнь самого Мерлина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Несколько дней спустя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Листья с гигантских деревьев в глубине леса полностью осыпались, оставив лишь покрытые снегом стволы. Небо, прежде надежно скрытое густой кроной, теперь предстало во всей красе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Невероятно огромная, ослепительная луна висела в ночном небе, с каждым днем становясь всё более круглой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И наконец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вновь наступил день полнолуния.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>