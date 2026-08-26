--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,7235 +14,3139 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Химайра тоже открыл глаза. Огромное серебряное озеро перед ним ошеломило его, и он неподвижно уставился на происходящее.</w:t>
-[...2991 lines deleted...]
-        <w:t/>
+        <w:t>Химера, тоже открывший глаза и потрясенный гигантским серебряным озером, ошеломленно уставился на представшую перед ним картину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Легендарный Лунный источник — словно еще одна луна, инкрустированная в землю.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волк-зверолюд, тосковавший по ночи и луне, наконец-то увидел то, о чем когда-то слышал от странствующих торговцев, то, что так сильно манило его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему?...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Химеры бешено колотилось, он приоткрыл рот, беззвучно шепча про себя: «Почему это кажется таким знакомым?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Необъяснимый страх пропитал все его тело, отчего длинный змеиный хвост Химеры рефлекторно обвился вокруг ног.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он присел на корточки, кончиками пальцев осторожно касаясь водной глади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ледяной, пронизывающий до костей холод передался через подушечки пальцев, но Химера почему-то ощутил спокойствие и привязанность, словно лежал в своем теплом маленьком дупле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Иди же сюда...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Собрат.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Почему бы тебе не присоединиться к нам?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера резко вскинул голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его серебристые глаза с горизонтальными зрачками расширились от напряжения, а все нарастающая тревога вызывала жгучее желание сбежать отсюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но до боли знакомый, околдовывающий зов не умолкал ни на секунду:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ты всегда был одним из нас.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Волк, накинувший овечью шкуру, не станет овцой, а хищник, вырвавший себе клыки, не вольется в стадо травоядных.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладатель голоса — пригвожденный к водной глади Лунным колом Повелитель Чревоугодия — продолжал свой тихий шепот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Его чудовищно огромное тело походило на гору мяса, что слишком долго пролежала на солнце и начала гнить и плавиться; симметрично располагались более десятка пар глаз разного размера, а по всему телу, словно расстегнутые молнии, зияли гигантские трещины, обнажая кровавое месиво и плотные ряды зубов, напоминающих пилы. Целых восемь тонких рук, совершенно не вписывающихся в облик монстра и делающих его похожим на паука, росли из туловища; шесть из них были намертво прибиты Лунными колами, и лишь две конечности могли свободно двигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двигая двумя оставшимися руками, он обращался к Химере и Цзи Гуану, приглашая их к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера на мгновение впал в транс и действительно сделал шаг вперед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но затем мгновенно очнулся, насторожившись до предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера долгое время жил в лесу, он прекрасно знал, какой взгляд бывает у голодного зверя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В уродливых глазах существа перед ним, от одного вида которых мутился рассудок, отчетливо читались лишь алчность и аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера оскалился — даже в человеческом облике его необычайно острые клыки бросались в глаза, — а затем инстинктивно, с опаской коснулся своего лба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то время, о котором он сам толком не помнил, там когда-то обитало лунное сияние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Остался ли еще лунный свет в моей голове?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Этот ублюдок передо мной, хочет пожрать мой лунный свет?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, обладая простым мышлением дикого животного, безошибочно нащупал верный ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, подвергшийся такому же гипнотическому воздействию, совершенно не обращал внимания на призрачный голос, перекатывающийся из уха в ухо. Он лишь счел это банальным: «Ты бы хоть реплику сменил, а?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему ты несешь ту же самую чушь, что и в мой первый визит к руинам Лунного источника?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан пренебрежительно проигнорировал попытки одурманить его и впился взглядом в шкалу здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его душе зародилась крайняя настороженность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Босс с неполной полоской здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан мысленно напрягся; он вовсе не обрадовался, напротив, у него упало сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любой опытный геймер знает: если у крупного босса мало здоровья, то в девяти случаях из десяти — это ловушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Либо у него есть вторая фаза, либо в процессе он впадет в ярость и выкрутит урон на максимум, либо это босс, завязанный на особых механиках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав глубокий вдох, Цзи Гуан посмотрел на слишком громоздкого противника и в первую очередь снял со спины лук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слишком огромен, но пока у него есть шкала здоровья — шанс всегда найдется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан натянул тетиву и прицелился в глаза на теле Повелителя Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со свистом стрела пронзила воздух — это был сигнал к началу боя, и Ваклиус Чревоугодия разразился оглушительным ревом и хохотом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Осколки, осколки, осколки...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вкусные... похожие на звезды... осколки, полные силы.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Если я проглочу их, то смогу...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ступайте, ступайте! Принесите мне еду!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторя сводящим с ума крикам скованного в движениях Повелителя Чревоугодия, от его тела отвалились три куска плоти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обмякшее гнилое мясо мгновенно побледнело, став синевато-белым и скользким, словно дохлая рыба. Затем оно начало бурлить, как кипящая вода, и в конце концов медленно трансформировалось в трех высоких, долговязых гуманоидных монстров со скользкой сине-белой кожей и черными дырами вместо черт лица — точь-в-точь как Слендермен из городских легенд страны М.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три знакомых лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан просто не мог их не запомнить — именно эти демоны разрушили все в самом конце праздника на Пограничном кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из них поднял руку, намертво перехватив выпущенную Цзи Гуаном стрелу, а затем медленно сжал пальцы, ломая древко пополам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под шкалой здоровья Повелителя Чревоугодия появились еще три новенькие шкалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Приспешник Чревоугодия · Один】 Здоровье: ▇▇▇▇▇▇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Приспешник Чревоугодия · Два】 Здоровье: ▇▇▇▇▇▇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Приспешник Чревоугодия · Три】 Здоровье: ▇▇▇▇▇▇</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан знал способность этих трех совершенно одинаковых демонов: телепортация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, уже достигший 15-го уровня, стал куда сильнее, чем во время праздника на кладбище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорость, выдержка, сила... всего этого теперь хватало, чтобы нанести существенный урон врагам, которые когда-то казались столь непреодолимыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на кладбище демонов было только два, а сейчас — три.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, у Повелителя Чревоугодия, пригвожденного Лунными колами, оставались две гигантские подвижные руки, которые постоянно мешали Цзи Гуану, нанося критические удары в самые неожиданные моменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент удара рукой, даже если ты не умирал, на тебя накладывалось клеймо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Заражение: Клеймо еды】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы плавитесь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Непрерывная сильная боль.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Непрерывная сильная боль, потеря контроля над руками.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кожа начинала гнить, обнажая кровавую плоть, кости переставали слушаться, суставы вывихивались, сухожилия рвались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глоток принесенной с собой воды из источника мог принести лишь временное облегчение, оттягивая процесс полного растворения, но даже если в итоге Цзи Гуан не умирал от плавления, он все равно становился медлительным из-за гниения всего тела и, в конце концов, погибал от рук сине-белых склизких демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Смерть.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая загрузка сохранения...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 312】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 327】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 329】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умерев почти тридцать раз, Цзи Гуан в общих чертах вычислил радиус атак рук Повелителя Чревоугодия. Он сознательно переместил поле боя туда, куда противнику было сложно дотянуться, чтобы избежать получения «Клейма еды» и последующего растворения, а заодно обнаружил слабое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За несколько циклов смертей Химера, не раз спасавший его, совершенно не подвергался влиянию клейма Повелителя, не впадал в состояние растворения и гниения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно так же... как монстры никогда не нападали на Химеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой рыцарь в легком доспехе с прямым мечом в руках ловко маневрировал между тремя демонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобно чуткому оленю, проворному леопарду, свирепому тигру и зоркому орлу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему всегда удавалось предугадать точку приземления телепортирующейся троицы, и он, не оставляя им ни единого шанса, бил в уязвимые места, нанося добивающий удар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Один.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3199 lines deleted...]
-        <w:t/>
+        <w:t>Два.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И. Третий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокие, тощие сине-белые демоны, устроившие резню на кладбище, в итоге были истреблены Цзи Гуаном в одиночку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Химера...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он атаковал две единственные подвижные руки Повелителя Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть он и лишился шкуры волка-зверолюда, у Химеры все еще оставались острые когти и сильные ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дикие звери крайне редко идут напролом. Лучше всего они умеют находить слабые места своей добычи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Естественно, Химера не мог проигнорировать тот факт, что Повелитель Чревоугодия не в состоянии двигаться, и его холодные глаза с горизонтальными зрачками уставились на немногочисленные руки противника, способные атаковать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, на которого невозможно было наложить «Клеймо еды», ожидаемо заставил Повелителя Чревоугодия почувствовать угрозу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демон Чревоугодия в недоумении беззвучно бормотал: «Это же просто мертвый плод, в котором Ночь смешала бесчисленное множество родословных, грубо слепленный полукровка-демон...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Откуда у него способность сопротивляться моему клейму?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько бы он ни ломал голову, ответа не находилось, и в конечном счете когти Химеры уничтожили одну из рук монстра Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С яростным ревом Демон Чревоугодия поднимал одну за другой волны воздуха; он отчаянно бился, пытаясь приподнять свое тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Лунные колы, намертво пригвоздившие его к озеру, вибрировали, издавая скрежет, грозящий вот-вот оборваться, они по-прежнему не давали Демону Чревоугодия ни единого шанса на движение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Проклятье, проклятье, проклятье...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Проклятые Сияющие Боги, проклятая Ночь...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза на теле Демона Чревоугодия непрерывно вращались и в конце концов снова остановились на Химере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вновь перешел на гипнотический тон, еще более соблазнительный и еще сильнее оскверняющий разум, чем раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он шептал, и в его голосе сквозила жалость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Собрат, о, собрат.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Одумайся, твои когти не должны быть направлены против меня.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ведь в тебе течет наша демоническая кровь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Разве ты не хочешь сородичей? Не хочешь иметь свою стаю? Думаешь, кроме нас, кто-то еще примет тебя?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внушение Повелителя демонов заключалось не только в словесных уловках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобно рогатым оленям, они источали специфические феромоны, вмешиваясь и влияя на эмоции одурманенного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На Химеру нацеливались бесчисленное множество раз, бесчисленное множество раз пытались очаровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже в системе Цзи Гуана несколько раз выскакивали проверки симпатии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой-то момент Цзи Гуан жутко перепугался, боясь, что Химера и впрямь перейдет на сторону врага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сколько бы ни проходило проверок, вердикт системы всегда оставался неизменным: «Одурманивание провалилось».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера выбрал Цзи Гуана и Ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Цзи Гуан перевести дух, как вдруг оторопел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Странно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись, Цзи Гуан вспомнил одну странную деталь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кажется... я ни разу не видел уведомлений об изменении симпатии Химеры?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ведь на кладбище у Мерлина, Анатолия и даже у других всегда происходили колебания очков симпатии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только у Химеры — нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя он выглядит таким привязчивым, а его радость каждый раз кажется абсолютно искренней, от системы не поступало ни единого уведомления о 【Повышении симпатии】.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако. Столкнувшись с одурманиванием Повелителя демонов, все проверки симпатии Химеры были успешно пройдены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему? Баг?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не знал ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но у него не было сил размышлять над этим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расправившись с приспешниками Чревоугодия, Цзи Гуан с мечом наперевес бросился в центр, стремясь как можно скорее снести остатки здоровья босса, пока не произошло еще каких-нибудь непредвиденных мутаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особый прямой меч Цзи Гуана вонзился в плоть Демона Чревоугодия, кровь Повелителя демонов брызнула на его доспехи, и вновь появился до боли знакомый дебафф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Заражение: Клеймо еды】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы плавитесь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Да ладно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если клеймо накладывается даже при обычной атаке, как его вообще можно одолеть и остаться в живых?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пил воду из источника, чтобы восполнить здоровье и искусственно продлить себе жизнь, в итоге ослепив несколько глаз Повелителя, после чего был вынужден умереть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автоматическая загрузка сохранения, и снова рестарт. Цзи Гуан отказался от ближнего боя и достал свой лук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мысленно подсчитывая количество стрел, он стиснул зубы: «...Посмотрим, удастся ли зачистить его на расстоянии».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стрелы были нацелены в глаза Повелителя, нацелены в гниющую плоть, зияющую трещинами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рассекающие воздух стрелы лишали Повелителя зрения, вызывая очередной рев огромного монстра, а его шкала здоровья заметно сократилась наполовину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, даже демоны получают серьезный урон от потери зрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера! — Цзи Гуан на мгновение задумался и бросил свой прямой меч товарищу. — Мой меч особенный, а я не могу прикоснуться к этому ублюдку, так что последний удар оставляю тебе...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не успел договорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно почувствовав угрозу для жизни, неподвижный Повелитель Чревоугодия мгновенно взорвался большей частью своей дряблой плоти, которая превратилась в нескончаемый дождь из крови и мяса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не попал в зону поражения, а вот Химера был с безошибочной точностью схвачен и поглощен кусками мяса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем плоть сомкнулась вокруг него, словно паук, опутывающий свою добычу, безжалостно формируя из него мясной кокон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одновременно с этим начал распространяться неизвестный бледно-желтый туман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Заражение: Клеймо еды】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вы плавитесь.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Цзи Гуана перехватило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как такое возможно?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я ведь ни разу не коснулся Демона Чревоугодия».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Но тело... все равно плавится?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вторая фаза?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Заражение: Клеймо еды +2】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Обратный отсчет: 60 сек】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шкала здоровья Цзи Гуана стремительно таяла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел выпить воды из источника из своего бурдюка, чтобы восстановить здоровье, но быстрое растворение тела замедляло его движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя система запустила обратный отсчет, заявив, что до окончательной смерти осталась целая минута, на самом деле, после еще более ужасающего заражения туманом, Цзи Гуан полностью лишился способности двигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему оставалось лишь в течение этой минуты беспомощно наблюдать, как он плавится заживо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Смерть.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая загрузка сохранения...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 360】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Смерть.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая загрузка сохранения...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 369】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента начала битвы с Повелителем Чревоугодия количество смертей достигло шестидесяти девяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Цзи Гуан всего лишь дошел до второй фазы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На второй фазе Химера почти всегда оказывался замурованным в кокон из плоти Повелителя демонов, и даже если заранее приказать Химере отступить, взорвавшиеся куски мяса были живыми и все равно неотступно преследовали его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Химера приближался — его хватали, а если отдалялся — вездесущий туман, распространяющийся с еще большей скоростью, убивал Цзи Гуана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Замкнутый круг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...927 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан раз за разом застревал на второй фазе, и каждый раз его ждала неминуемая гибель, без единого шанса на сопротивление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него жутко раскалывалась голова, и он уже начал всерьез задумываться: а не пропустил ли он какой-нибудь ключевой предмет, из-за чего сохранение стало запоротым?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Смерть.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая загрузка сохранения...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 411】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В очередной раз войдя во вторую фазу, Цзи Гуан, уклоняясь от надвигающегося тумана, не заметил, куда отступил, как вдруг его ногу что-то схватило, и он кубарем полетел на поверхность озера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за... ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судорожно втянув воздух, Цзи Гуан с прерывистым дыханием повернул голову и посмотрел на свою ногу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-под воды высунулась испещренная трещинами бронированная рукавица; она пробила лунное озеро и крепко вцепилась в него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Цзи Гуан обернулся, латная рукавица медленно разжала пальцы, демонстрируя то, что было зажато в ее ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове Цзи Гуана сверкнула догадка, и он молниеносно протянул руку, принимая дар от незнакомца в броне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Амулет рыцаря-воителя】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Описание: В самом начале, чтобы противостоять демоническому разлому и проклятиям, Сияющие Боги отобрали по сто Божьих Избранников из каждого покровительствуемого ими племени, сформировав отряды воителей. Они были известны как рыцари-воители — смертники, на чьи плечи легла тяжелейшая ноша карательных походов против демонов и Повелителей демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако по мере того как исчезали чудеса богов, огромное число рыцарей-воителей пало в боях. Их преемниками отныне становились не только Божьи Избранники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы компенсировать утраченные божественные чудеса, ремесленники выковали этот амулет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Амулет содержит в себе остатки силы света, способные усилить навыки самообороны владельца, а также снижает урон, сопротивляясь разъедающей темной магии Повелителей демонов. (Здоровье +5, Сила +5, Ловкость +5, Выносливость +5, Магия +5)】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всепоглощающий желтый туман Повелителя демонов вновь накрыл Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Заражение: Клеймо еды +2】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Обратный отсчет: 600 сек】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорость растворения тела колоссально замедлилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>