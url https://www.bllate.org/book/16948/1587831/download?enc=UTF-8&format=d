--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,6211 +14,2835 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Заражение: клеймо пищи +2】</w:t>
-[...2495 lines deleted...]
-        <w:t/>
+        <w:t>【Заражение: Клеймо еды +2】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Обратный отсчет: 600 сек】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>600 секунд, десять минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по остаткам здоровья босса, этого времени должно было хватить с лихвой. Но, даже не беря в расчет ухудшение состояния из-за гниения и растворения тела на поздних стадиях, Цзи Гуан, повесивший амулет на шею, не раздумывая сохранился на месте, решив завершить бой за пять минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять минут...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросившись в желтый туман без малейших колебаний, Цзи Гуан улучил момент, чтобы взглянуть на Химеру, облепленного кусками плоти. Судя по непрерывному шевелению на поверхности мясного кокона, с Химерой все было в порядке, он энергично и изо всех сил сопротивлялся. Поэтому Цзи Гуан сосредоточился на приближении к неподвижному монстру в центре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его длинный меч со свистом рассекал ползущих навстречу мясных червей. Мышцы ног, закованных в поножи, напряглись; он делал сальто в воздухе или перекатывался по земле, уклоняясь от гигантских рук, обрушивающихся на него подобно огромным кнутам. Бежать, бежать, бежать, постоянно приближаясь к скованному чудовищу. Лунные колы, пригвождающие Повелителя Чревоугодия, вновь издали скрежет готового разрушиться металла, трещины начали разрастаться, и осколки, мягко мерцающие, словно лунный свет, непрерывно сыпались на поверхность озера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Безмятежная гладь воды, в которой отражалась лунная тень монстра, исказилась от непрекращающейся ряби. Но как бы ни дробилось лунное отражение, оно по-прежнему крепко удерживало чудовище в своих оковах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 413】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 415】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 418】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем ближе он подходил, тем отчетливее осознавал весь ужас этой горы плоти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ступив на гниющий кусок мяса, Цзи Гуан взбежал по искаженному туловищу врага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нос ударило зловоние гнили, от странного ощущения под ногами по коже бегали мурашки, а гигантские зубоподобные зазубрины, усеивавшие тело монстра разного размера, казалось, в любой момент могли разрубить человека пополам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И без того скудная шкала здоровья босса продолжала неуклонно ползти вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но достигнув определенной отметки, огромные массы гнилого мяса и жира сплотились, образовав щит для Повелителя Чревоугодия. Меч Цзи Гуана едва ли мог пробить эти многослойные заслоны; иными словами, сносить здоровье стало невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нужно найти слабое место».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив взгляд на оставшееся время и проверив свое текущее состояние, Цзи Гуан принял молниеносное решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут же споткнулся о шевелящуюся плоть, после чего был перекушен пополам зубами на теле Повелителя Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 419】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 420】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Общее количество смертей: 552】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесконечный цикл перерождений, который помнил лишь сам Цзи Гуан, в глазах других выглядел бы как непостижимое чудо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладая далеко не самой выдающейся аурой, он, тем не менее, раз за разом уклонялся от атак Повелителя демонов, слой за слоем вскрывал его защиту и, словно предвидя будущее, направлял прямой меч, источающий силу света, в самые уязвимые точки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Даже если я умру, заражение на твоем теле не исчезнет.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ты хочешь умереть здесь?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Как жаль. Ты так юн, аромат невинности, исходящий от твоего тела и души, почти доводит меня до слез.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【У тебя есть другой выбор, да, другой выбор...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многократно накладывающиеся друг на друга голоса непрерывно отдавались эхом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Умирающий демон надрывался из последних сил, предпринимая последнюю попытку одурманить разум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сулил богатство и власть, протягивая оливковую ветвь. Он звал Цзи Гуана присоединиться к нему, обещая, что тот станет новым Повелителем демонического разлома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система послушно выдала варианты ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【△ Принять, Х Отклонить.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, ни секунды не сомневаясь, нажал крестик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты покойник, ублюдок, — бесстрастно скривив губы, холодно ответил юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под его испещренным трещинами доспехом кожа уже покрылась обширными язвами, обнажая алую мышечную ткань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Амулет рыцаря-воителя мог лишь отсрочить заражение, но не исцелить от него; вода из источника восполняла здоровье, но также не избавляла от статуса инфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же делать после того, как он одолеет эту тварь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это проблемы будущего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, лунный свет обвил прямой меч чужеземного рыцаря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свирепо сверкнув глазами, Цзи Гуан издал громкий крик и пронзил черное сердце Повелителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглушительный, пронзительный рев породил мощный поток воздуха. Цзи Гуан обеими руками вцепился в эфес меча, чтобы его не сдуло, и с силой вдавливал клинок вниз до тех пор, пока последняя полоска здоровья босса не иссякла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Исполинская гора плоти рассыпалась и расползлась, превратившись в гниющее мясное месиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лунные колы, удерживавшие Повелителя Чревоугодия, наконец выполнили свое предназначение. Раздался грохот, и по ним стремительно расползлись трещины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С громким треском...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осколки Лунных колов осыпались градом, а заточенный внутри них лунный свет обратился в бесчисленные кристально чистые мерцающие точки, которые, подобно светлячкам, устремились ввысь, к полной луне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан завороженно смотрел на эти сказочные огни. Он падал. Из-за того, что гора плоти рассыпалась, он лишился опоры и полетел вниз. К тому же дебафф заражения растворил его тело до такой степени, что после нанесения финального удара Цзи Гуан расслабился, и у него уже не осталось сил на спасение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Падать так падать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не думал, что разобьется насмерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В крайнем случае, допью последние капли из бурдюка, а потом что-нибудь придумаю...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже рядовые монстры перед смертью совершают последнюю атаку, стремясь утащить своего убийцу за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Разве мог Повелитель демонов поступить иначе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они сами по себе являлись сгустками злобы, лишенными какого-либо сочувствия, морали или чести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были ходячими катастрофами и трагедиями, самыми мстительными и жестокими созданиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Совершенно внезапно гниющая, распадающаяся плоть резко сжалась и превратилась в гигантскую пасть — словно исполинская рыба выпрыгнула из океана, чтобы проглотить морскую птицу, намереваясь перекусить падающего юношу пополам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вжух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В долю секунды, подобную вспышке молнии, над лунным озером раздался оглушительный свист рассекаемого воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Острая, тяжелая стрела, способная, казалось, сбить с небес дракона, прилетела издалека со всесокрушающей мощью. Она насквозь пробила исполинскую пасть, сотканную из обрывков плоти и зубов. Кровь и мясо брызнули на Цзи Гуана, просочились сквозь щели в доспехах, вентиляционные отверстия шлема и прорези для глаз, попадая на его и без того изъязвленную кожу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Растревоженные раны отозвались такой невыносимой болью, что у юноши потемнело в глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пребывая в полубессознательном состоянии, Цзи Гуан откинул голову и посмотрел назад сквозь прорези шлема.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он увидел...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдалеке стоял задыхающийся Мерлин, его грудь тяжело вздымалась. Зрачки мужчины сузились, а пальцы, покрытые грубыми мозолями, обычно столь твердые и сильные, теперь слегка дрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, это учитель».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он все-таки успел».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзи Гуан приоткрыл рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...575 lines deleted...]
-        <w:t/>
+        <w:t>В следующую секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плеск...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан рухнул в воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поверхность лунного озера, прежде ровная и твердая, как земля, по которой можно было ступать, превратилась в обычную воду ровно в том месте, куда упал юноша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ледяной Лунный источник мгновенно пропитал Цзи Гуана насквозь; пронизывающий холод, казалось, пробирал до самых костей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увлекаемый ко дну тяжестью металлического доспеха, Цзи Гуан беспомощно смотрел, как его отражение на водной глади становится все дальше и дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вода хлынула ему в рот и нос, а нарастающее удушье все сильнее туманило разум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инстинктивно потратив последние крохи сил, чтобы протянуть руку вверх, Цзи Гуан невольно окинул взглядом окружающее пространство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг себя он увидел бесчисленные парящие в толще воды доспехи, медленно проплывающие мимо него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изломанные, испещренные шрамами и... абсолютно пустые внутри, не хранившие в себе даже костей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из комплектов брони показался ему невероятно знакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан рефлекторно потянулся и коснулся его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Доспех вернувшегося домой рыцаря-воителя】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Описание: В самом начале, чтобы противостоять демоническому разлому и проклятиям, Сияющие Боги отобрали по сто Божьих Избранников из каждого покровительствуемого ими племени, сформировав отряды воителей. Они были известны как рыцари-воители — смертники, на чьи плечи легла тяжелейшая ноша карательных походов против демонов и Повелителей демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...В отчаянной, бесконечной жизни, полной сражений, некоторые из рыцарей-воителей, давно не слышавшие голосов своих богов, утратили надежду и захотели вернуться домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В родных краях они обрели счастье и покой. Но несмотря на это, вновь услышав зов божества, они простились с родителями и детьми, взяли в руки давно позабытые мечи, облачились в покрытые пылью доспехи и исполнили свою первоначальную клятву.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они без колебаний погибли на поле боя, сражаясь с демонами.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...575 lines deleted...]
-        <w:t/>
+        <w:t>— Это было то самое существо, которое ранее вынырнуло на поверхность, схватило Цзи Гуана за лодыжку и передало ему «Амулет рыцаря-воителя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и остальные доспехи, он был абсолютно пуст внутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан понял, что это такое, чем были все эти латы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все они были... предшественниками, похороненными на дне этого озера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1311 lines deleted...]
-        <w:t/>
+        <w:t>Повелитель Чревоугодия, чье здоровье упало ниже трети, разумеется, оказался в таком жалком состоянии не просто так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем его запечатали, бесчисленное множество людей, армия смертников, готовых пожертвовать собой, один за другим отдавали свои жизни ради этой цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под толщей воды и были погребены эти самые воины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их пустые доспехи вместе с изуродованными останками бесчисленных убитых ими приспешников Чревоугодия вечным сном спали на дне ледяного лунного озера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан догадывался, что произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Клеймо еды Повелителя Чревоугодия и тот желтый туман, способный полностью растворить человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Воины прошлого, павшие в этой битве, растворились без остатка, не оставив после себя даже костей. Словно выпотрошенные раковины, они оставили лишь бесчисленные истерзанные доспехи как доказательство своего существования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как давно брошенные, пустые латы вопреки законам гравитации, будучи сделанными из тяжелого металла, парили в воде? Как они смогли высунуться из озера и вручить Цзи Гуану амулет надежды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этого не знал никто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан продолжал падать, погружаясь все глубже и глубже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, кромешный мрак на дне озера поглотил весь свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша, умиравший бесчисленное количество раз и рискнувший собственной жизнью, чтобы покончить с Повелителем Чревоугодия, окутанный ледяными водами, мягко опустился в объятия гигантского бело-серебристого скелета, покоящегося на самом дне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Первый плод упал на землю и взорвался бескрайним золотым сиянием. Скорлупа превратилась в новорожденное солнце, а из сердцевины поднялась исполинская, ослепительная фигура, подпирающая небеса. Это был Лабай — Первенец Света, владыка рассвета.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Второй плод поглотил тьму, разогнанную лучами рассвета. Скорлупа обернулась чистейшей луной, а из плода вышла изящная и безмятежная фигура. Это был второй Сияющий Бог — Мут, облаченная в серебряную вуаль, владычица ночи...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В эпических сказаниях говорилось, что богиня ночи Мут при своем рождении поглотила «Первозданную тьму», рассеянную сиянием ее брата Лабая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первозданная тьма слилась с божественной сутью Мут и стала ее властью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому ее прозвали богиней ночи, а не богиней луны — даже несмотря на то, что она носила сотканную из лунного света серебряную вуаль, появилась на свет вместе с луной и принесла с собой мягкое сияние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мут, поглотившая при рождении Первозданную тьму, стала самым уникальным существом среди Сияющих Богов Девяти Столпов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Власть луны почти не давала боевых навыков, но Первозданная тьма была совсем иным делом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого она, напротив, стала самой искусной воительницей среди Сияющих Богов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тьма Мут стала для нее мощнейшим оружием, способным противостоять демоническим проклятиям и пожирающей силе Повелителя Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подобно тому, как при рождении она впитала Первозданную тьму, она распростерла объятия для своих последователей, добровольно поглощая бесконечные проклятия, терзавшие их тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это и называли Лунным источником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди пили из Лунного источника, и вода передавала их проклятия самой богине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мут стала сосудом, использующим тьму и проклятия для борьбы с самими демонами, пока в конце концов не раскололась на части.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Божьи Избранники ночи, рыцари и воины, которых Мут призвала в те времена, отдали за это свои жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе они ослабили и запечатали Повелителя Чревоугодия в лунном отражении, продержавшись вплоть до сегодняшнего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дно лунного озера, таящее в себе безграничную тьму, было полем древней битвы и братской могилой для богини ночи и бесчисленных рыцарей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они томились в ожидании в своей гробнице, а их несчетные разбитые души стали цепями, скрепляющими печать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До сего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До того момента, когда их жертва наконец-то принесла плоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан лежал в объятиях исполинского серебристо-белого скелета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственный на дне лунного озера остов, казалось, излучал слабое свечение; на костях, похожих на белоснежный нефрит, виднелись глубоко въевшиеся следы черно-красных терний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скелет был окутан изодранной, но все еще святой и прекрасной серебряной вуалью. Ткань тянулась вверх, словно пытаясь вытащить останки обратно к лунному свету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но скелет оставался неподвижен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одурманенный Цзи Гуан, заставляя себя держать глаза открытыми в толще воды, смотрел на кости. Он выдохнул последний воздух из легких, выпустив цепочку пузырей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задыхаясь, Цзи Гуан увидел, как из глазниц черепа выкатилась капля золотой, словно расплавленный металл, крови, похожая на слезу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Золотая кровь. Золотая слеза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Абсолютно не подвластная течениям воды, тяжелая, как свинец, она стремительно падала вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем, с звонким «кап», упала на шлем Цзи Гуана, просочилась сквозь него и невесомо опустилась прямо на лоб юноши, сливаясь с его кровоточащей плотью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Как горячо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мозг, казалось, плавился, а глаза защипало от жара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в то же время кости и конечности парадоксальным образом сковал пронизывающий холод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта смешанная пытка жаром и льдом была невыносима, его статус непрерывно обновлялся, пока в итоге не сменился хаотичным набором символов, словно произошла системная ошибка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Клеймо еды +2, Тяжелые ранения, Усталость, Удушье, Сильный жар, Холод.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Клеймо еды +2, Тяжелые ранения, Усталость, Удушье, ▇ жар, ▇▇...】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Статус: ▇▇▇▇, ▇▇, ▇▇, ▇▇▇▇】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【Статус: ???】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...239 lines deleted...]
-        <w:t/>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Тяжелые ранения, Усталость, Удушье.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система выбросила целую череду уведомлений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Плотная темная душа преобразует ваше тело.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Предел уровня прорван.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Автоматическая проверка... Уровень автоматически повышен.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Рыцарь Судьбы】 Уровень: 16</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Здоровье: 21</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выносливость: 21</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сила: 23</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ловкость: 22</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Магия: 10</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Проклятие: 25</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【Получено новое клеймо: Проклятие ночи】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...159 lines deleted...]
-        <w:t/>
+        <w:t>【Клейма проклятий: Проклятие ночи, Проклятие времени.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хруст...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Треск...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По скелету, обнимавшему Цзи Гуана, поползли трещины, и в итоге он рассыпался в прах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Холодные воды разметали пепел, а изодранная серебряная вуаль растворилась подобно туману, не оставив после себя ни единого следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Плеск!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>Наверху кто-то, словно отчаянно колотивший по поверхности озера, с размаху бросился в воду, подняв тучу брызг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Замерев на секунду, высокий темнокожий мужчина не раздумывая отбросил свой тяжелый лук и изо всех сил поплыл ко дну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его янтарных глазах, казалось, полыхало пламя тревоги, вспыхнувшее еще ярче в то мгновение, когда он заметил фигуру Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин крепко схватил юношу за руку и рывком притянул к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в тот момент, когда он собирался поплыть с ним обратно наверх, окружавшая их вода начала стремительно отступать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без малейшего предупреждения их тела потяжелели —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин, сжимая Цзи Гуана в объятиях, в ошеломлении рухнул на белый снег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лунное озеро исчезло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Вокруг вновь раскинулись давно заброшенные руины Лунного источника Великого леса Бэйну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Насквозь промокший Мерлин сидел в самом центре руин; в его руках лежал такой же промокший до нитки Цзи Гуан, а неподалеку находился покрытый грязью Химера, только что выбравшийся из мясного кокона и ошеломленно смотревший на лунный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А также...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесчисленные доспехи, прежде покоившиеся на дне лунного озера. Пустые доспехи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>