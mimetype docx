--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,6787 +14,2947 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вода на поверхности Лунного озера была не такой уж холодной. К тому же недавно у него так подскочил адреналин, что Цзи Гуан почти забыл, что сейчас зима.</w:t>
-[...143 lines deleted...]
-        <w:t/>
+        <w:t>Температура на поверхности Лунного озера на самом деле была не такой уж и низкой, а из-за зашкаливающего адреналина Цзи Гуан и вовсе забыл, что на дворе зима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вплоть до этого момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он промок до нитки, и не только базовое термобелье впитало воду, как губка, но и влажный металлический доспех на ледяном ветру мгновенно покрылся инеем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило Цзи Гуану открыть глаза, как он тут же громко чихнул. Со свистом втянув воздух, он почувствовал, как онемели руки и ноги, превратив его в ходячую сосульку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Латус!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3807 lines deleted...]
-        <w:t/>
+        <w:t>Услышав шум, поднятый Цзи Гуаном, Мерлин мгновенно очнулся от оцепенения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охотник резко опустил голову, и в его голосе прозвучала доля радости, смешанная с...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...девятью долями последовавшего за ней гнева.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, Наставник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан, которого старший охотник крепко сжимал в объятиях, моргнул, протяжно отозвался и виновато улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже не осознал, что из-за шлема собеседник не может видеть его лица. Просто хлопая глазами, он нервно и наигранно залепетал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы мне здорово помогли только что! Какой потрясающий выстрел! Как и ожидалось от Наставника, как и ожидалось от опытного охотника! А я уж было подумал, что...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подумал, что снова умру».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этих словах Цзи Гуана звучала абсолютная искренность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Предсмертная контратака Повелителя Чревоугодия действительно заставила его сердце уйти в пятки. И хотя Цзи Гуан не боялся, успокаивая себя мыслью, что в крайнем случае просто начнет заново, но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В глубине души совершенно не хотелось проходить через это еще раз!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кому вообще понравится, когда босс убивает тебя на последнем издыхании, оставив каплю здоровья!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно когда до этого ты бился насмерть сотни раз!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для игрока самым отчаянным и мучительным моментом, несомненно, является возвращение на стартовую точку за секунду до прохождения уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому благодарность Цзи Гуана была абсолютно искренней: как и ожидалось от Наставника Мерлина! Пусть характер у него и скверный, но он невероятно надежный взрослый мужчина, и появился как раз вовремя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем на Цзи Гуана обрушился яростный рев высокого охотника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идиот!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин походил на разъяренного бурого медведя. Его голос, подобно раскатам грома, с грохотом обрушился прямо на голову юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто просил тебя отсылать меня?! Кто позволил тебе самовольно принимать за меня решения?! Ты, безрассудный, своевольный ублюдок! Да ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин осыпал его ругательствами с головы до ног. Цзи Гуан вжал голову в плечи, бормоча про себя: «А вы случайно не себя сейчас описываете?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он увидел, как Мерлин высоко занес кулак, похожий на тяжелый молот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...!». Цзи Гуан мгновенно ощетинился, но лишь сильнее втянул шею, зажмурился, опустил голову и напрягся, готовясь к тому, что сейчас по его черепу со звоном прилетит тяжелый удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако кулак Мерлина в итоге лишь опустился на плечо Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжело и властно, но совсем не больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан воровато приоткрыл один глаз: «...?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гневный, но в то же время радостный, радостный, но раздраженный — со сложным выражением лица Мерлин крепко сжимал плечо Цзи Гуана, а его грудь тяжело вздымалась от прерывистого дыхания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...С возвращением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не получил тумаков, зато удостоился крепкого объятия от старого охотника с кладбища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно так же промокший до нитки и продутый ледяным ветром, Мерлин все равно оставался горячим, как печка, и жар его тела почти обжигал лицо Цзи Гуана через дыхательные щели шлема. Доспехи юноши от этого объятия даже издали скрежещущий звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было ясно, сколько силы вложил в него Мерлин: «протест» брони заставил Цзи Гуана невольно задуматься, не задушил бы его Наставник, если бы не эта железная преграда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но еще больше Цзи Гуана потряс до ступора сам факт объятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О... О!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придя в себя, Цзи Гуан заикаясь произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это... я вернулся? Простите, Наставник, я заставил вас волноваться. Эм... Руки-ноги на месте, здоров, могу пробежать километр... Э-э, подождите, дайте-ка проверю... Ой? В общем, организм в норме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати говоря, что с моей кожей и костями... Неужели та, на дне озера, помогла? — пошевелив руками и ногами, тихо пробормотал Цзи Гуан, скрыв тот факт, что он едва не растаял и его кожа покрылась огромными язвами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем бодро заявил Мерлину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, сейчас я в полном порядке!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Мерлин и задал ему хорошую трепку, Цзи Гуан все равно считал, что было огромной удачей вовремя отослать его подальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, амулет был всего один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя на первой фазе Мерлин мог оказывать дальнюю поддержку, помогая справляться с тремя приспешниками Чревоугодия, владеющими телепортацией, но... что делать на второй фазе? Мерлин наверняка тоже расплавился бы в тумане Повелителя Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан мог бы отдать амулет Мерлину, но, зная его характер, тот без колебаний впихнул бы вещь обратно, уступая шанс на выживание своему молодому ученику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Лунном озере и так погибло достаточно героев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому больше никаких трагедий не нужно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И не нужно отнимать у Пограничного кладбища его опору, героя, принадлежащего этому месту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан лишь лучезарно улыбался, ничуть не раскаиваясь в содеянном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин холодно фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем бросил Цзи Гуану бурдюк с водой, висевший у него на поясе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м? Что это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вода из лужицы возле дома того пса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого! — удивился Цзи Гуан. — А я думал, Наставник, вы сочтете мои слова про лужицу выдумкой, чтобы избавиться от вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не мог же ты врать мне обо всем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин криво усмехнулся, его взгляд был острым. Помедлив, он добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впрочем, я набрал ее еще до восхода луны. Не знаю, будет ли от нее толк, если сейчас подставить ее под лунный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин разгадал уловку Цзи Гуана на исходе сумерек и поспешил к руинам Лунного источника еще до того, как взошла луна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По пути, даже не имея возможности проверить, подействует ли вода, он прополоскал свой бурдюк, в котором когда-то был крепкий алкоголь, и наполнил его водой из лужицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Возможно, разгадав план Цзи Гуана, отосланный Мерлин решил, что юноша не стал бы придумывать столь нелепую ложь ради отговорки. Более того, Мерлин полагал, что Цзи Гуан должен был понимать: как только до него дойдет суть происходящего, он непременно бросится следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, раз Цзи Гуан специально упомянул лужицу, Мерлин решил, что это намек прихватить с собой немного воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Мерлин так и поступил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот только восхода луны он так и не дождался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, тогда разум Мерлина застилала тревога, и он не желал ждать ни секунды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Это, конечно, не было ложью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан принял бурдюк, и в его голосе прозвучало искреннее умиление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник и впрямь очень надежен. Это сработает. Пока вода взята из этой лужицы, неважно, когда именно, она обретет силу, стоит ей лишь искупаться в свете полной луны... Эм... по крайней мере, так должно быть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан запнулся, с сомнением размышляя: «А вот сработает ли сейчас — сказать трудно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь на дне ледяного Лунного озера те покрытые серебряной вуалью кости... уже обратились в прах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без сомнений, это были останки богини ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А легендарный Лунный источник был чудом, дарованным именно ей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И теперь, когда сама богиня ночи окончательно исчезла, остался ли какой-то прок от воды из лужицы — сказать сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан взял бурдюк у Мерлина, открыл пробку и, позволив лунному свету упасть на поверхность воды, решил сделать пробный глоток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался сдвинуть вверх подвижную вентиляционную заслонку в нижней части шлема, но шлем покрылся инеем, заслонку заело, и она с трудом поддавалась. К тому же тяжелый шлем был жутко неудобным, так что Цзи Гуан просто снял его целиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Темноволосый юный рыцарь потряс головой, стряхивая с волос остатки влаги — вышло не очень, часть волос тоже покрылась инеем, слипшись сосульками, отчего Цзи Гуан выглядел довольно жалко, — а затем отпил немного воды из бурдюка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пустая шкала здоровья Цзи Гуана мгновенно заполнилась, а оставшиеся на теле большие и маленькие раны в одно мгновение затянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сработало!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Цзи Гуана тут же загорелись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял взгляд на Мерлина, а затем посмотрел мимо него, вдаль, на Химеру, который по неизвестной причине так и не подошел, продолжая отрешенно смотреть на луну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого Цзи Гуан не заметил ошеломленного и потерянного выражения лица Мерлина в тот момент, когда их взгляды встретились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан этого не осознавал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его черные, влажно блестящие глаза неведомо когда обрели демонический оттенок ночного неба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет, точнее говоря, это был цвет бескрайней, безграничной Вселенной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Абсолютно черный, с крошечными искрами света, похожими на бесконечные звезды и ослепительные туманности, украшающие космос. Они казались наделенными магией, легко затягивая в себя, словно в водоворот, заставляя утонуть в их глубине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, черный — это цвет, поглощающий и вмещающий в себя всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это не была зловещая тьма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была таинственная и всеобъемлющая чернота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она напоминала саму ночь в те давние времена, когда она находилась под защитой богов, еще не обрела дурную славу из-за демонов и все еще символизировала покой и сладкие сны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин в нерешительности приоткрыл рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Что с твоими глазами?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотел спросить он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Цзи Гуан уже обошел Мерлина, махнул рукой Химере и бодро крикнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Химера, ты в порядке? Нигде не ранен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан прокричал издалека:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник принес воду из лужицы! Не хочешь сделать пару глотков?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответа не последовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера даже оцепенел, его плечи сжались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул, слегка растерявшись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Химера?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...127 lines deleted...]
-        <w:t/>
+        <w:t>Тук-тук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тук-тук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, только что угодивший в мясной кокон Повелителя Чревоугодия на Лунном озере, после первоначального панического сопротивления, под оглушительный стук собственного сердца, впал в состояние, напоминающее спутанный сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его сознании всплыли необъяснимые воспоминания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что это были за воспоминания?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1023 lines deleted...]
-        <w:t/>
+        <w:t>Далекие и чужие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чужие и парадоксально знакомые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На фоне бешеного сердцебиения чувство тревоги подавало сигналы об опасности, но Химера был не в силах вырваться: хлынувшее потоком «прошлое» безраздельно завладело всем его сознанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны — насквозь лживые твари, лишенные какого-либо сочувствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Притворяются жертвами войны, заявляют о своем миролюбии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Притворяются изгоями среди демонов и приносят припасы, демонстрируя искренность, утверждая, что хотят нам помочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Притворяются, будто способны понимать чужие чувства, обманом вынуждая других дарить им любовь...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На исходе фестиваля на кладбище Мерлин, вознамерившийся убить Химеру, однажды вот так в гневе срывал голос, крича на Цзи Гуана, который в его глазах был обманут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Залитая кровью история континента Орланка — каждая ее страница имела свои прецеденты, и ни одна не возникла на пустом месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому и Химера, белая ворона среди всех, родился посреди этой кровавой бойни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Один демон обманом выманил чужую любовь и со смехом заживо выпотрошил жертву на свадьбе.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В далеком прошлом одному демону вдруг пришла в голову идея, продиктованная лишь сиюминутным интересом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С помощью лжи он обманул женщин разных рас, целенаправленно создавая всевозможных полукровок-демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только ни один из них не родился благополучно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачинщик всего этого в брачную ночь вскрывал животы своих невест и доставал оттуда еще развивающиеся эмбрионы полукровок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окровавленные зародыши были причудливых форм. Каждый из них после недолгих конвульсий превращался в кусок ярко-красного мяса, в мертвый плод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удовлетворив свое любопытство, часть этих только что сформировавшихся эмбрионов он расценил как деликатес и отправил на стол Повелителю Чревоугодия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было поистине ужасающее количество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несчетное множество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они громоздились в небольшую гору, выложенную перед Повелителем Чревоугодия, вплоть до того момента, как снизошла богиня ночи, и битва между божеством и демоном разгорелась в полную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мертвые плоды попали под удар и разлетелись во все стороны, как мусор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока богиня ночи не обратила на них внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На эти давно остывшие и затвердевшие куски мяса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Богиня ночи закрыла глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В финале битвы богов и героев с демонами сокрушенная богиня ночи была вынуждена запечатать не менее тяжело раненного Повелителя демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако одной лишь печати было недостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рано или поздно печать будет сорвана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рано или поздно демон вновь обретет свободу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поэтому нужен был ключ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...447 lines deleted...]
-        <w:t/>
+        <w:t>Ключ, который позволил бы «человеку судьбы», избранному младшей сестрой Мут — Тиной, — пройти сквозь печать и в тихом лунном отражении решить все проблемы, не затрагивая при этом реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Богиня ночи своей кровью окутала все мертвые плоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куски мяса слились воедино в Лунном озере, а затем богиня ночи отправила их в лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И эта жизнь первородного греха, смешанная наполовину с кровью демонов, вылупилась из химерного мясного кокона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горло Химеры, погруженного в хаос воспоминаний, пересохло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наконец-то понял, что те мертвые плоды, те холодные куски мяса...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказывается, всё это и было им самим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудовище-химера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Искаженная жизнь, рожденная среди мертвецов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Химера, чья кожа в человеческом облике была бледно-синюшной, как у трупа, Химера с его странными козлиными зрачками-щелями, сам по себе был живым мертвецом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Полукровка-демон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1023 lines deleted...]
-        <w:t/>
+        <w:t>Химера стоял поодаль, и Мерлин до этого видел лишь его выделяющиеся на фоне света бараньи рога и змеиный хвост, не заметив странностей в его облике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вплоть до этого момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сбросивший звериную шкуру и принявший человеческий облик Химера наконец негнущимися движениями повернулся на зов Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин подсознательно напрягся, его рука легла на висящий на поясе клинок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одновременно он поспешно шагнул вперед и одернул своего ученика, не позволяя и без того измотанному Цзи Гуану приближаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан опешил, перевел взгляд с одного на другого и поспешно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наставник, это же Химера!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Мерлин покосился на полную луну и тихо произнес. — Я слышал, что волки-зверолюды в полнолуние принимают человеческий облик, но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но человеческий облик Химеры выглядел еще более зловещим, чем звериный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на них, Химера с трудом шевелил губами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладающий острым зрением зверолюд также заметил необычные глаза Цзи Гуана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Черные, демонические глаза, подобные самой ночи, подобные бескрайнему космосу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что не выдержавший Химера шагнул было вперед, потянувшись пальцами к Цзи Гуану, но тут же, словно обжегшись, резко отшатнулся на несколько шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его лице появилось выражение, похожее то ли на плач, то ли на смех. Будь он сейчас в обличье волка, его уши наверняка оказались бы плотно прижаты к голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение Химера наконец выдавил из горла сдавленный звук:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же говорил... я вообще не хочу знать о своем происхождении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опустив свой змеиный хвост, Химера развернулся и побежал прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он мчался быстро и стремительно. Цзи Гуан на миг опешил, инстинктивно выкрикнул имя зверолюда и, сжимая в руке лечебную воду, бросился вдогонку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нахмурившись, Мерлин прищелкнул языком и тоже порывался бежать за ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, пробежав всего пару шагов, он наткнулся ногой на чей-то доспех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерлин инстинктивно опустил взгляд, и в ту же секунду его ноги словно сковало цепями — он не мог пошевелиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Секретная информация 4: Одобрено к публикации】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из Сияющих Богов в живых остался лишь один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя у остальных богов все еще сохранились крупицы фрагментированных душ, вверенных некоторым героям, в этих осколках душ больше не было сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По своей сути эти фрагменты душ подобны трансплантированным органам — они лишь передают дальше силу и надежду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>