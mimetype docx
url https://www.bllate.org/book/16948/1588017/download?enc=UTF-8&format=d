--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,6339 +14,2643 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из двух направлений, о которых рассказал Айберт, Цзи Гуан после долгих раздумий выбрал то, что звучало опаснее, — пустынное поле битвы.</w:t>
-[...719 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан, поразмыслив над двумя предложенными Альбертом направлениями, выбрал то, что звучало опаснее — «Бесплодное поле брани».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, этот путь пролегал через владения племени зверолюдов, и Цзи Гуан надеялся, что сможет встретить там Химеру. Раз Химера исчез из-за тайн своего происхождения, вполне вероятно, что он отправился на земли зверолюдов — вне всяких сомнений, он был неразрывно с ними связан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-вторых... только выбравшись из Великого леса Бэйну, Цзи Гуан пока что совершенно не горел желанием оказаться в еще одном лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эльфийский лес — это ведь тоже лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деревья слишком сильно закрывают обзор, да и ориентиров почти никаких... Цзи Гуан уже сыт по горло блужданиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, преодолев ограничение по уровню и достигнув 16-го, Цзи Гуан больше не испытывал особых проблем с большинством монстров и диких зверей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя из-за накопившейся от долгих странствий усталости пару раз дебафф зеленой шкалы суммировался до максимума, из-за чего в бою выносливость восстанавливалась мучительно медленно, и он, не успев вовремя увернуться, терпел досадное фиаско, но в целом Цзи Гуан уже мог с легкостью сокрушать их одними лишь характеристиками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже будучи не в лучшей форме, он практически всегда мог мгновенно прикончить врага ударом в уязвимое место максимум за пять приемов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, в этом была и заслуга 【Глаза ночи】, чей точный эффект оставался неизвестным, но Цзи Гуан чувствовал, что шанс вычислить слабое место противника и убить его с одного удара становился все выше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, сколько бы он ни убивал, опыта это по-прежнему не приносило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система выдавала все то же уведомление, что и раньше: 【Твоему телу нужны более плотные темные души.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан достал кусок сухой лепешки, поднял забрало шлема и откусил. Твердая, как камень, лепешка стала настоящим испытанием для зубов; Цзи Гуан, которому было лень кипятить воду, чтобы ее размочить, жевал до ломоты в скулах, а затем с потухшим взглядом подумал: «Похоже, придется отправиться в местечко поопаснее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это тоже было одной из причин, почему в качестве маршрута он выбрал Бесплодное поле брани, чье название звучало куда более угрожающе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дорога заняла немало времени. Поскольку Великий лес Бэйну был огромен, а путь — незнаком, Цзи Гуан шел без сна и отдыха целый игровой месяц, прежде чем добрался до опушки и полностью пересек всю чащу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо впереди, куда хватало глаз, начинались владения племени зверолюдов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1631 lines deleted...]
-        <w:t/>
+        <w:t>Хоть это и называлось землями племени зверолюдов, Цзи Гуан миновал два или три их поселения подряд, но не встретил ни единой живой души.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осыпавшиеся руины, тяжелые сугробы снега, скрытые под ними кости и погребенная старая утварь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый встреченный городок выглядел практически одинаково. Мертвая тишина, полное отсутствие жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Цзи Гуан решил, что просто наткнулся на тот самый городок зверолюдов из слухов, который был разрушен ордой монстров, но в итоге обнаружил, что так выглядят они все.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого Цзи Гуан даже не мог найти, у кого бы спросить дорогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С неба вновь посыпался снег. Снегопад все усиливался, а вместе с ним налетел пронизывающий ледяной ветер, который непрестанно задувал в вентиляционные отверстия шлема Цзи Гуана, обжигая холодом щеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан плотнее запахнул на себе медвежью шубу и погладил живот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного погодя он решил подыскать какой-нибудь уцелевший дом, чтобы переждать бурю, а заодно развести огонь, разогреть сухпаек и набить желудок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Статус: Голод.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Найти более-менее целое жилище оказалось весьма непросто; Цзи Гуан потратил добрых полчаса, прежде чем наконец приметил одно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деревянная дверь намертво примерзла, покрывшись толстым слоем льда. Расположенное рядом покосившееся, разбитое окно было открыто, но с габаритами Цзи Гуана пролезть в него было решительно невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Цзи Гуан заглянул внутрь, чтобы убедиться в отсутствии хозяев. В доме царил такой хаос, словно он пережил масштабный снос; недалеко от окна покоился скелет зверолюда, а в стене зияла огромная дыра, к счастью, перекрытая обломками рухнувшего соседнего здания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мысленно извинившись, Цзи Гуан подцепил деревянную дверь мечом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бум...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бум...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрусь-хрусь... скри-и-ип...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осколки льда с треском посыпались вниз, а сама дверь жалобно заскрипела, грозя вот-вот развалиться. Цзи Гуан изо всех сил сдерживал силу, чтобы не сломать ее окончательно, и осторожно толкнул створку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан шагнул в дом. Металлические поножи со звонким стуком опустились на каменный пол. И хотя сам Цзи Гуан старался ступать не слишком сильно, вокруг стояла такая абсолютная, звенящая тишина, что как бы тихо он ни шел, приглушить звук было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таков уж был недостаток доспехов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан обвел взглядом помещение и обнаружил покрытый пылью каменный камин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зная, работает ли еще дымоход, Цзи Гуан сунул голову внутрь и прикинул, что тот, кажется, забит. Если он забит и дыму некуда выходить, разводить огонь было опасно — дым повалит прямо в комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что делать: залезть на крышу и попытаться чем-нибудь прочистить трубу, или просто расчистить снег у входа и развести костер там?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оба варианта казались слишком хлопотными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он раздумывал, до слуха Цзи Гуана донесся едва уловимый шорох.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м...?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан прищурился и снова огляделся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, его бездонные, пленительные черные глаза уставились на большую деревянную доску, скрывавшуюся за грудой хлама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись, он подошел ближе и под гулкие шаги замер перед доской.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем, положив одну руку на рукоять меча на поясе, он протянул вторую и осторожно постучал по дереву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответа не последовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило Цзи Гуану попытаться поднять доску, как встречная сила мертвой хваткой вцепилась в нее с другой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одновременно с этим раздался юный голос, издавший пронзительный вопль:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ии-а-а-а-а!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здесь никого нет! Ты меня не видишь, не видишь, не видишь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан: «...?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Выбор:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...79 lines deleted...]
-        <w:t>	…】</w:t>
+        <w:t>1. Атаковать (пронзить доску мечом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Силой поднять доску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Отпустить и поздороваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзи Гуан молча отпустил доску и сделал шаг назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t/>
+        <w:t>Разумеется, он не собирался дальше ломиться силой, а уж атаковать — тем более.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан лишь вежливо поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет...?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ответа не последовало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...511 lines deleted...]
-        <w:t/>
+        <w:t>Лишь непрерывное жалобное поскуливание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эм... юный господин? С вами все в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я проходящий мимо путник, искал место, где можно укрыться от снега. Не думал, что здесь кто-то живет. Прошу прощения, я вас напугал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя примерно минуту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доска наконец осторожно отодвинулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за нее показалась пара ушей с кисточками «умной шерсти», а затем — пара очень круглых зеленых кошачьих глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кошачьих в самом прямом смысле этого слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Это была кошачья голова. Перед ним предстал человек-кот с огромным рюкзаком за спиной, облаченный в пыльную, мешковатую утепленную куртку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Низкорослый человек-кот выглядел перепуганным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он несколько раз убедился, что Цзи Гуан действительно не собирается на него нападать, прежде чем наконец дернул ушами, вильнул хвостом и осторожно выпрыгнул наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек-кот был совсем невысоким, даже не доставая Цзи Гуану до пояса. Все его тело покрывала густая черно-белая шерсть, а руки и ноги сохранили кошачью форму: лапки, похожие на плоды мангостина, заставляли усомниться, способен ли он вообще что-то цепко ухватить. Длинные ступни с подушечками были босыми, и стоял он на цыпочках, совсем как обычная кошка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если уж попытаться его описать —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Ну вылитый кот-палико из «Monster H*nter: World».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кхм, и впрямь чертовски милый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Человек-кот молчал, лишь его зрачки расширились. Он осторожно пятился к двери, явно намереваясь улизнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Выбор:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...335 lines deleted...]
-        <w:t/>
+        <w:t>1. Остановить словом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. Не останавливать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Обнажить меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. Достать деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Достать вяленое мясо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан услышал урчание голодного живота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, судя по всему, не своего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помедлив секунду, Цзи Гуан достал вяленое мясо. Собиравшийся было удрать человек-кот мгновенно замер и навострил уши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан моргнул. Простояв так некоторое время друг напротив друга, он заговорил первым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты голоден? Хочешь вяленого мяса? Я просто хотел узнать дорогу...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2015 lines deleted...]
-        <w:t/>
+        <w:t>В итоге Цзи Гуан развел небольшой костер прямо у входа в дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тепло, исходящее от огня, казалось, способно было растопить любой лед недоверия. Хотя, конечно, главная заслуга принадлежала вяленому мясу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ом-ном-ном-ном...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек-кот яростно уплетал еду, непрерывно издавая утробные звуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан слышал подобное рычание во время еды только от бродячих или совсем маленьких котят. Отчасти это было проявлением инстинкта защиты добычи, отчасти — из-за долгого голода, вызывающего чрезмерное возбуждение при виде пищи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец насытившись, человек-кот шумно выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг появилось системное уведомление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Человек-кот ??: Симпатия повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек-кот звонким, юным голоском обратился к Цзи Гуану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо вам! Господин, я так давно не видел в этих краях нормальных живых существ! И так давно не ел такого вкусного вяленого мяса! Кстати, вы говорили, что хотите спросить дорогу. Куда вам нужно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дорогу в Сило. Хотелось бы узнать направление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы направляетесь в Сило?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек-кот опешил, а затем облизнул свою лапку в белой перчатке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сило... Из моих знакомых многие тоже ушли в Сило. Все-таки это священный город, там должно быть безопаснее. Но кто же ходит туда этой дорогой? Отсюда придется пересекать все Бесплодное поле брани! Там полно монстров, бродят даже демоны, а земля отравлена проклятием, так что еды почти не сыскать. Почему бы вам не пойти через мост между землями людей и эльфов? По мосту ведь безопаснее. Все, кого я раньше знал, выбирали мост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бродят демоны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая мысль Цзи Гуана: «...А прокачаться на них можно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслух же он ответил иначе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По правде говоря, отчасти я пошел через земли зверолюдов, чтобы кое-кого найти... То есть, одного зверя. Эм, волка-зверолюда. Это мой хороший друг, поэтому я и решил пойти этим путем. Что касается безопасности... я парень не промах, так что особых проблем возникнуть не должно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но вы выглядите таким маленьким, — человек-кот склонил голову набок, разглядывая Цзи Гуана. — По сравнению с воинами-зверолюдами, которых я видел раньше, вы ровно в два раза меньше их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Уж чья бы корова мычала», — подумал Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мелочь пузатая, ты мне даже до пояса не достаешь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хотя вы правы, рост еще ничего не решает. Вот я очень крутой, значит, вы тоже должны быть сильным, — сам себя убедил человек-кот. Кончик его хвоста изогнулся крючком, и он с гордостью заявил: — Я уже три года выживаю в одиночку! И ни один монстр меня до сих пор не поймал! — сказал он, словно и не он только что истошно вопил за доской.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он сменил тему, дернув носом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, вы сказали, что ищете здесь зверолюда... Да что там моих сородичей-котов, я вообще других зверолюдов уже давно не видел. Последний раз, кажется, месяца три назад. Так что вам лучше морально подготовиться к тому, что вы его не найдете. И вообще, откуда вы пришли? Я только сейчас понял, что вы, кажется, не из племени зверолюдов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я человек, — Цзи Гуан указал на себя. — Пришел с другой стороны Великого леса Бэйну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О-о-о...! — человек-кот широко распахнул круглые зеленые глаза. — А я еще никогда не видел людей! Великий лес Бэйну... Вы прошли через этот страшный лес! Вот это да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вести о событиях в Великом лесу Бэйну сюда еще не дошли, но это ничуть не помешало человеку-коту мгновенно проникнуться глубочайшим уважением к Цзи Гуану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз так, вы определенно еще сильнее, чем я думал. Рост и вправду ничего не значит. Ах да, я же так и не ответил на ваш вопрос. Бесплодное поле брани находится на северо-востоке. На самом деле, оно совсем недалеко отсюда, может, день пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — кивнул Цзи Гуан, запомнив направление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не за что, вы ведь первый поделились со мной драгоценным мясом. Мне даже неловко, что я так много съел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив о чем-то, человек-кот снял свой рюкзак, обнял его и открыл:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушайте, не хотите ли выбрать что-нибудь у меня? Я странствующий торговец, кот-торговец Паця. Я брожу повсюду, собираю уцелевшие вещи, а потом продаю их нормальным зверям, которых встречаю на пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А-а...!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуана осенило. Так это торговец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуану сразу стало любопытно. Он заглянул в ассортимент Паци, но, как тот и сказал, все его товары были подобраны на руинах, и большая их часть не представляла особой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, попадались и довольно редкие вещицы: например, травы, чистые бинты, неизвестная книга, а также...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А еще вот это! — Паця извлек два белых ландыша, которые, несмотря на давку в рюкзаке и жуткий зимний холод, все еще выглядели свежими и живыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дарю это вам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Паця протянул белые ландыши Цзи Гуану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я читал в книгах, что эти цветы, по преданиям, очень любят боги. Каждый раз, когда я их нахожу, то приношу к статуе богини ночи и молюсь, чтобы она и дальше хранила меня от монстров. Госпожа Мут определенно оберегает меня: мне каждый раз удается спастись от чудовищ, всегда отделываюсь легким испугом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Довольно закончив свой рассказ, Паця добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом году я уже помолился, так что отдаю их вам. Если найдете статую божества, сможете вознести молитву. Надеюсь, вы тоже будете в безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан принял два цветка и в тот же миг вспомнил строки из книги, которую видел дома у Химеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Ландышевый фимиам】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Особый цветок, наделенный магической силой. Говорят, если, держа его в руках, помолиться перед статуей божества, а затем возложить к ее подножию, слова достигнут слуха богов, и можно получить их откровение или даже стать свидетелем чуда.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — поразмыслив немного, ответил Цзи Гуан. — Это, должно быть, очень ценная вещь. Ты... хочешь за нее денег? У меня есть немного человеческих монет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно, это подарок. Если хотите еще что-нибудь, могу подарить, — ответил Паця. — Но, конечно, выбрать можно только три вещи. За остальное придется заплатить, не могу же я раздать все просто так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан выбрал бинты и целебные травы, но все равно настоял на том, чтобы заплатить. Монеты, которые дал ему Мерлин, в итоге были потрачены не в человеческих городах, а переданы коту-торговцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Странствующий кот-торговец Паця: Симпатия повысилась.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хоть первые три вещи и были бесплатными, но за деньги все равно повышается симпатия...» — отметил про себя Цзи Гуан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, Паця, а зачем тебе деньги? Разве человеческие монеты имеют здесь какую-то ценность? — спросил он. «В таких условиях от денег должно быть мало толку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Они красивые! — Паця с восторгом подержал в ладошках блестящие монетки, запихнул их лапками в поясную сумку и, склонив голову, добавил: — И потом, торговать — это же так весело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весело... А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Гуан не знал, смеяться ему или плакать. Глядя на крохотного кота, у него в голове мелькнула одна догадка, и он не удержался от вопроса:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сколько тебе лет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— Четырнадцать, — ответил Паця.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Четырнадцать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...351 lines deleted...]
-        <w:t/>
+        <w:t>Цзи Гуан опешил, его длинные ресницы дрогнули. «И впрямь, совсем еще ребенок», — подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах да, еще кое-что, — Паця, казалось, совсем не придал значения своему возрасту. Внезапно вспомнив о чем-то еще, он снова посмотрел на Цзи Гуана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ведь человек, поэтому можете и не знать: на землях зверолюдов больше не осталось уцелевших городов. Может быть, где-то еще и прячутся небольшие племена, разделенные по видам, но я таких ни разу не встречал. Они, должно быть, очень хорошо скрываются и чужаков к себе не пускают. Так что не задерживайтесь здесь надолго, с наступлением темноты сюда часто забредают монстры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, человек-кот выглянул наружу. Снег, сам того не заметив, прекратился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Снегопад кончился, пора и мне в путь. Нужно успеть вернуться домой и спрятаться до наступления ночи, иначе меня могут учуять монстры. До свидания, добрый гость из людей! Кстати, я последнее время подумываю уйти отсюда и побродить по землям других рас, так что, может быть, мы еще свидимся. Если встретимся вновь, буду рад видеть вас среди своих покупателей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человек-кот скрестил лапки в белых перчаточках, похожие на плоды мангостина, и помахал на прощание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, и повторю еще раз: меня зовут Паця! Странствующий кот-торговец Паця. Не забудьте! Я довольно пугливый, поэтому, заслышав шум, сразу прячусь. Но если вы позовете меня по имени, я пойму, что ко мне пожаловал надежный клиент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...223 lines deleted...]
-        <w:t/>
+        <w:t>На землях зверолюдов больше не осталось уцелевших городов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это было чистой правдой. Идя на северо-восток в указанном Пацей направлении, Цзи Гуан видел вокруг лишь сплошные руины. И больше ему не встретилось ни единого зверолюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, тем более, он не встретил Химеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После долгого пути Цзи Гуан все же добрался до Бесплодного поля брани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была уходящая за горизонт пустошь, усеянная скелетами, доспехами, сломанным оружием и разорванными знаменами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>