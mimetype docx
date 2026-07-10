--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Выходи, не то меня сейчас прибьююют! —</w:t>
+        <w:t>— Выходи, не то меня сейчас прибьют! —</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стражники, бежавшие за господином в белом, едва не посыпались с коньков крыш от неожиданности. Слухи не лгали: бесстыдство молодого господина Павильона Гор и Морей действительно не имело границ. В этот миг многие из них невольно посочувствовали Лоу Цзяну — признанному гению и «Лазурному мечу», которому приходилось нянчиться с таким подопечным.</w:t>
+        <w:t>Стражники, бежавшие за господином в белом, едва не посыпались с коньков крыш от неожиданности. Слухи не лгали: бесстыдство молодого господина Павильона Гор и Морей действительно не имело границ. В этот миг многие из них невольно посочувствовали Лоу Цзяну — признанному гению и «Лазурному мечу Гор и Морей», которому приходилось нянчиться с таким подопечным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Молодой господин Цю! Я виноват! Каюсь! Проявите великодушие, пощадите! Я клянусь, что уговорю старика вычеркнуть вас из рейтинга повес!</w:t>
+        <w:t>— Молодой господин Цю! Я виноват! Каюсь! Проявите великодушие, пощадите! Я клянусь, что уговорю старика вычеркнуть вас из Рейтинга главных повес Поднебесной!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как-то раз его любимая красавица-куртизанка занемогла. Лу Одиннадцатый, желая доказать свою преданность, лично взялся за лекарство. Три часа он колдовал над котлом и в итоге выварил некую бурую жижу. Девица, ослепленная любовью, рискнула это выпить. Едва снадобье коснулось её губ, как немощная красавица подскочила, точно ошпаренная, её вывернуло наизнанку, и она рухнула без чувств. В итоге спасать репутацию Долины Медицины пришлось его брату, Лу Второму.</w:t>
+        <w:t>Как-то раз его любимая красавица-куртизанка занемогла. Лу Одиннадцатый, желая доказать свою преданность, лично взялся за лекарство. Три часа он колдовал над котлом и в итоге выварил некую бурую жижу. Девица, ослепленная любовью, рискнула это выпить. Едва снадобье коснулось её губ, как немощная красавица подскочила, точно ошпаренная, её вывернуло наизнанку, и она рухнула без чувств. В итоге спасать репутацию Долины Медицины пришлось его брату, Второму господину Лу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да это же просто кусок нефрита! Я же сказал — всё верну! Хочешь подвеску с рыбой, хочешь зеркало Цин-ди, хочешь печать — что угодно! Я всё отдам!</w:t>
+        <w:t>— Да это же просто кусок нефрита! Я же сказал — всё верну! Хочешь подвеску с рыбой, хочешь Зеркало Лазурного императора, хочешь печать — что угодно! Я всё отдам!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>