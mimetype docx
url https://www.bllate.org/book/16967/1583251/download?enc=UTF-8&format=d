--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 13. За Луной миазмов раскинутся четыре диких поля</w:t>
+        <w:t>Глава 13. За Месяцем миазмов раскинутся четыре диких поля</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шестиглазый красноликий бог войны, каждым движением руки и ноги источая золотое сияние, залил половину неба расплавленным золотом — настоящий священный свет, озаряющий всё вокруг. Его противник, Оракул, напротив, взмахивал клинком и рукавами, проливая кроваво-красные потоки. Вторую половину неба заполнил мрачный, зловещий ветер, будто сотни миллионов душ скорбели и рыдали в унисон.</w:t>
+        <w:t>Шестиглазый красноликий бог войны, каждым движением руки и ноги источая золотое сияние, залил половину неба расплавленным золотом — настоящий священный свет, озаряющий всё вокруг. Его противник, Жрец-оракул, напротив, взмахивал клинком и рукавами, проливая кроваво-красные потоки. Вторую половину неба заполнил мрачный, зловещий ветер, будто сотни миллионов душ скорбели и рыдали в унисон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не корень, — лицо Лоу Цзяна было мрачнее тучи. — Это древесные лианы.</w:t>
+        <w:t>— Не корень, — лицо Лоу Цзяна было мрачнее тучи. — Это муло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выражения их лиц были весьма красноречивы: они оба, вероятно, подумали о том, как совсем недавно карабкались по этим самым штукам, чтобы залезть на дерево фу.</w:t>
-[...31 lines deleted...]
-        <w:t>— Чёрт возьми, разве Е Цан не говорил, что эти лианы — какой-то там священный договор? — Цзо Юэшэн был ошеломлён, не в силах сосчитать, сколько раз за эту ночь он балансировал на грани жизни и смерти. — И что за тысячи лет жрецы и жрицы всегда взбирались по ним на дерево фу, чтобы петь хвалебные гимны и вязать узлы, и что если идти по ним, то не потревожишь живых существ на дереве.</w:t>
+        <w:t>Выражения их лиц были весьма красноречивы: они оба, вероятно, подумали о том, как совсем недавно карабкались по этим самым муло, чтобы залезть на дерево фу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт возьми, разве Е Цан не говорил, что эти муло — какой-то там священный договор? — Цзо Юэшэн был ошеломлён, не в силах сосчитать, сколько раз за эту ночь он балансировал на грани жизни и смерти. — И что за тысячи лет жрецы и жрицы всегда взбирались по ним на дерево фу, чтобы петь хвалебные гимны и вязать узлы, и что если идти по ним, то не потревожишь живых существ на дереве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цю Бодэн обернулся, глядя на возвышавшееся вдали серое дерево, и вспомнил лианы, обвивавшие древнее дерево фу.</w:t>
+        <w:t>Цю Бодэн обернулся, глядя на возвышавшееся вдали серое дерево, и вспомнил муло, обвивавшие древнее дерево фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В «Записках о путешествии на юг» говорится, что Цю Минцзы, прибыв в город Фу, увидел, как «резвятся дети, группами по трое и пятеро, на ветвях и под деревьями, развешивая цветные ленты и фонари, и люди радуются вместе с деревом», — остальные подошли ближе, и Цю Бодэн, подняв фонарь, с лицом, холодным как вода, посмотрел на тени, которые жаждали напасть, но не смели приблизиться. — А триста лет назад старый городской оракул под предлогом «благопристойности» запретил посторонним взбираться на дерево фу. Триста лет — достаточно, чтобы вырастить в лианах столько шёлка душ?</w:t>
+        <w:t>— В «Записках о путешествии на юг» говорится, что Цю Минцзы, прибыв в город Фу, увидел, как «резвятся дети, группами по трое и пятеро, на ветвях и под деревьями, развешивая цветные ленты и фонари, и люди радуются вместе с деревом», — остальные подошли ближе, и Цю Бодэн, подняв фонарь, с лицом, холодным как вода, посмотрел на тени, которые жаждали напасть, но не смели приблизиться. — А триста лет назад старый городской оракул под предлогом «благопристойности» запретил посторонним взбираться на дерево фу. Триста лет — достаточно, чтобы вырастить в муло столько шёлка душ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— За Луной миазмов раскинулись, о-о…</w:t>
+        <w:t>— За Месяцем миазмов раскинулись, о-о…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>