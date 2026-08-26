--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какой вы состоятельный, благодетель Цзо! Это ведь пограничный камень для формации «Безмолвия»? Смиренный монах слышал о таких, говорят, одна штука стоит три тысячи лянов серебра… Благодетель Цзо, я чувствую, что у вас есть кармическая связь с Буддой.</w:t>
+        <w:t>— Какой вы состоятельный, благодетель Цзо! Это ведь пограничный камень для формации «Безмолвия»? Смиренный монах слышал о таких, говорят, одна штука стоит три тысячи лянов снежного серебра… Благодетель Цзо, я чувствую, что у вас есть кармическая связь с Буддой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, ничего страшного, ничего страшного, — усмехнулся монах. — Любое небесное сокровище, чтобы стать истинной драгоценностью, должно пройти через небесное испытание. Я полагаю, это и была судьба Котла Девяти Драконов. Однако, я слышал, владыка Долины Медицины до сих пор ищет неизвестного вора… награда, кажется… десять тысяч лянов серебра?</w:t>
+        <w:t>— Ох, ничего страшного, ничего страшного, — усмехнулся монах. — Любое небесное сокровище, чтобы стать истинной драгоценностью, должно пройти через небесное испытание. Я полагаю, это и была судьба Котла Девяти Драконов. Однако, я слышал, владыка Долины Медицины до сих пор ищет неизвестного вора… награда, кажется… десять тысяч лянов снежного серебра?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,83 +2062,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзо Юэшэн за спиной сжал в левой руке три жемчужины, наполненные духовной энергией. Лу Цзин за спиной держал короткий клинок, который бесшумно выскользнул из ножен. Цю Бодэн с улыбкой ждал, что скажет монах, а за спиной того беззвучно парил меч Тайи.</w:t>
-[...31 lines deleted...]
-        <w:t>— Смиренный монах, хоть и не слишком талантлив, осмелюсь предположить, что тот, кто надел на вас этот браслет с драконом Куй, имеет какое-то отношение к нынешнему походу Ста кланов на юг… — монах Буду отбросил свою вульгарность и принял вид благородный и праведный. — Десять тысяч лянов серебра, и смиренный монах тут же забудет всё, что было! Десять тысяч лянов золота, и смиренный монах немедленно попросит своего наставника лично составить для вас гороскоп, чтобы школа Тайи ни в коем случае не разрушила ваш союз! Ну как?</w:t>
+        <w:t>Цзо Юэшэн за спиной сжал в левой руке три жемчужины, содержащие дух. Лу Цзин за спиной держал короткий клинок, который бесшумно выскользнул из ножен. Цю Бодэн с улыбкой ждал, что скажет монах, а за спиной того беззвучно парил меч Тайи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смиренный монах, хоть и не слишком талантлив, осмелюсь предположить, что тот, кто надел на вас этот браслет с драконом Куй, имеет какое-то отношение к нынешнему походу Ста кланов на юг… — монах Буду отбросил свою вульгарность и принял вид благородный и праведный. — Десять тысяч лянов снежного серебра, и смиренный монах тут же забудет всё, что было! Десять тысяч лянов золота, и смиренный монах немедленно попросит своего наставника лично составить для вас гороскоп, чтобы школа Тайи ни в коем случае не разрушила ваш союз! Ну как?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>