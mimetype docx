--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Верно, — старейшина Тао Жун выпустил кольцо дыма и тяжело произнёс. — В три года достиг просветления сердца, в шесть — не-заблуждения, в двенадцать — укрепления души, в шестнадцать — постиг Дао. Он единственный из молодого поколения учеников, оставивший след от меча на камне павильона. Некогда — первый гений павильона Гор и Морей, а ныне — первый талант по убаюкиванию младенцев.</w:t>
+        <w:t>— Верно, — старейшина Тао Жун выпустил кольцо дыма и тяжело произнёс. — В три года достиг Просветления сердца, в шесть — Не-заблуждения, в двенадцать — стадии Укрепления души, в шестнадцать — постиг Дао. Он единственный из молодого поколения учеников, оставивший след от меча на камне павильона. Некогда — первый гений павильона Гор и Морей, а ныне — первый талант по убаюкиванию младенцев.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3758,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Амитабха, — монах Буду, перебирая чётки, с улыбкой сказал. —Милостивый господин Лу, вы, должно быть, не знаете. Жители города Жу после рождения получают от божественных рыб чешую жизни. Тот, кто получил чешую, подобно рыбе, привыкает к дождю и любит влагу. Но чешуя проявляется лишь во время великого празднества.</w:t>
+        <w:t>— Амитабха, — монах Пуду, перебирая чётки, с улыбкой сказал. — Милостивый господин Лу, вы, должно быть, не знаете. Жители города Жу после рождения получают от божественных рыб чешую жизни. Тот, кто получил чешую жизни, подобно рыбе, привыкает к дождю и любит влагу. Но чешуя жизни проявляется лишь во время великого празднества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не называйте меня мастером, не называйте, — обрадовался монах Буду. С тех пор, как его изречение «Саньду-сань-буду» разлетелось по Поднебесной, его редко кто так уважительно называл. Он даже успел соскучиться. — Бедный монах лишь случайно слышал об этом.</w:t>
+        <w:t>— Не называйте меня мастером, не называйте, — обрадовался монах Пуду. С тех пор, как его изречение «Саньду-сань-буду» разлетелось по Поднебесной, его редко кто так уважительно называл. Он даже успел соскучиться. — Бедный монах лишь случайно слышал об этом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>